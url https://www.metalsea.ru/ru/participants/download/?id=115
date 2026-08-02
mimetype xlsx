--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t xml:space="preserve">Система Metalsea - </t>
   </si>
   <si>
     <t>www.metalsea.ru</t>
   </si>
   <si>
-    <t>Прайс-лист компании Ареал ТД от 15 июня 2026. Тел.:(495) 981-9070</t>
+    <t>Прайс-лист компании Ареал ТД от 27 июля 2026. Тел.:(495) 981-9070</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Класс/Вид</t>
   </si>
   <si>
     <t>Сталь</t>
   </si>
   <si>
     <t>Размер базовый</t>
   </si>
   <si>
     <t>Размер вспомогательный</t>
   </si>
   <si>
     <t>Цена, руб/тн</t>
   </si>
   <si>
     <t>Дополнения</t>
   </si>
@@ -92,72 +92,66 @@
   <si>
     <t>1,5</t>
   </si>
   <si>
     <t>1250х2500</t>
   </si>
   <si>
     <t>09Г2С</t>
   </si>
   <si>
     <t>Ст 20</t>
   </si>
   <si>
     <t>2,5</t>
   </si>
   <si>
     <t>10ХСНД</t>
   </si>
   <si>
     <t>1250х6000</t>
   </si>
   <si>
     <t>1500х3000</t>
   </si>
   <si>
-    <t>1500х6000</t>
+    <t>рифл</t>
   </si>
   <si>
-    <t>рифл</t>
+    <t>1500х6000</t>
   </si>
   <si>
     <t>Ст 45</t>
   </si>
   <si>
     <t>Ст 35</t>
   </si>
   <si>
-    <t>15кат</t>
-[...1 lines deleted...]
-  <si>
     <t>65Г</t>
   </si>
   <si>
     <t>ТО</t>
-  </si>
-[...1 lines deleted...]
-    <t>1600х6000</t>
   </si>
   <si>
     <t>2000х6000</t>
   </si>
   <si>
     <t>2000х8000</t>
   </si>
   <si>
     <t>УЗК1</t>
   </si>
   <si>
     <t>2000х12000</t>
   </si>
   <si>
     <t>30ХГСА</t>
   </si>
   <si>
     <t>40Х</t>
   </si>
   <si>
     <t>УЗК</t>
   </si>
   <si>
     <t>2000х5000</t>
   </si>
@@ -508,51 +502,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metalsea.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L261"/>
+  <dimension ref="A1:L254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
@@ -631,156 +625,156 @@
         <v>14</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6">
-        <v>76982</v>
+        <v>77958</v>
       </c>
       <c r="H6">
-        <v>76860</v>
+        <v>77836</v>
       </c>
       <c r="I6">
-        <v>76860</v>
+        <v>77836</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7">
-        <v>75030</v>
+        <v>79056</v>
       </c>
       <c r="H7">
-        <v>74908</v>
+        <v>78934</v>
       </c>
       <c r="I7">
-        <v>74908</v>
+        <v>78934</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8">
-        <v>69662</v>
+        <v>75884</v>
       </c>
       <c r="H8">
-        <v>69540</v>
+        <v>75762</v>
       </c>
       <c r="I8">
-        <v>69540</v>
+        <v>75762</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9">
-        <v>75884</v>
+        <v>70028</v>
       </c>
       <c r="H9">
-        <v>75762</v>
+        <v>69906</v>
       </c>
       <c r="I9">
-        <v>75762</v>
+        <v>69906</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
@@ -796,8362 +790,8125 @@
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11">
-        <v>66612</v>
+        <v>68076</v>
       </c>
       <c r="H11">
-        <v>66490</v>
+        <v>67954</v>
       </c>
       <c r="I11">
-        <v>66490</v>
+        <v>67954</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E12">
         <v>3</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12">
-        <v>66612</v>
+        <v>73078</v>
       </c>
       <c r="H12">
-        <v>66490</v>
+        <v>72956</v>
       </c>
       <c r="I12">
-        <v>66490</v>
+        <v>72956</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E13">
         <v>3</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13">
         <v>68076</v>
       </c>
       <c r="H13">
         <v>67954</v>
       </c>
       <c r="I13">
         <v>67954</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14">
         <v>3</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14">
-        <v>112850</v>
+        <v>118096</v>
       </c>
       <c r="H14">
-        <v>112728</v>
+        <v>117974</v>
       </c>
       <c r="I14">
-        <v>112728</v>
+        <v>117974</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15">
         <v>3</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15">
-        <v>66612</v>
+        <v>68076</v>
       </c>
       <c r="H15">
-        <v>66490</v>
+        <v>67954</v>
       </c>
       <c r="I15">
-        <v>66490</v>
+        <v>67954</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16">
         <v>3</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G16">
-        <v>66612</v>
+        <v>70028</v>
       </c>
       <c r="H16">
-        <v>66490</v>
+        <v>69906</v>
       </c>
       <c r="I16">
-        <v>66490</v>
+        <v>69906</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17">
         <v>3</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G17">
-        <v>69052</v>
+        <v>68076</v>
       </c>
       <c r="H17">
-        <v>68930</v>
+        <v>67954</v>
       </c>
       <c r="I17">
-        <v>68930</v>
+        <v>67954</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18">
         <v>4</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18">
-        <v>68076</v>
+        <v>73078</v>
       </c>
       <c r="H18">
-        <v>67954</v>
+        <v>72956</v>
       </c>
       <c r="I18">
-        <v>67954</v>
+        <v>72956</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19">
         <v>4</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
       <c r="G19">
-        <v>83082</v>
+        <v>84546</v>
       </c>
       <c r="H19">
-        <v>82960</v>
+        <v>84424</v>
       </c>
       <c r="I19">
-        <v>82960</v>
+        <v>84424</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>17</v>
       </c>
       <c r="E20">
         <v>4</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
       <c r="G20">
-        <v>64050</v>
+        <v>68076</v>
       </c>
       <c r="H20">
-        <v>63928</v>
+        <v>67954</v>
       </c>
       <c r="I20">
-        <v>63928</v>
+        <v>67954</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E21">
         <v>4</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G21">
-        <v>88816</v>
+        <v>118096</v>
       </c>
       <c r="H21">
-        <v>88694</v>
+        <v>117974</v>
       </c>
       <c r="I21">
-        <v>88694</v>
+        <v>117974</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E22">
         <v>4</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G22">
-        <v>112850</v>
+        <v>65514</v>
       </c>
       <c r="H22">
-        <v>112728</v>
+        <v>65392</v>
       </c>
       <c r="I22">
-        <v>112728</v>
+        <v>65392</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E23">
         <v>4</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G23">
-        <v>60634</v>
+        <v>70028</v>
       </c>
       <c r="H23">
-        <v>60512</v>
+        <v>69906</v>
       </c>
       <c r="I23">
-        <v>60512</v>
+        <v>69906</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
         <v>17</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G24">
-        <v>66000</v>
+        <v>69052</v>
       </c>
       <c r="H24">
-        <v>65880</v>
+        <v>68930</v>
       </c>
       <c r="I24">
-        <v>65880</v>
+        <v>68930</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E25">
         <v>4</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G25">
-        <v>78568</v>
+        <v>90036</v>
       </c>
       <c r="H25">
-        <v>78446</v>
+        <v>89914</v>
       </c>
       <c r="I25">
-        <v>78446</v>
+        <v>89914</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
-      <c r="K25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E26">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G26">
-        <v>66002</v>
+        <v>68076</v>
       </c>
       <c r="H26">
-        <v>65880</v>
+        <v>67954</v>
       </c>
       <c r="I26">
-        <v>65880</v>
+        <v>67954</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E27">
         <v>5</v>
       </c>
       <c r="F27" t="s">
         <v>25</v>
       </c>
       <c r="G27">
-        <v>83082</v>
+        <v>73078</v>
       </c>
       <c r="H27">
-        <v>82960</v>
+        <v>72956</v>
       </c>
       <c r="I27">
-        <v>82960</v>
+        <v>72956</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E28">
         <v>5</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
       <c r="G28">
-        <v>68076</v>
+        <v>84546</v>
       </c>
       <c r="H28">
-        <v>67954</v>
+        <v>84424</v>
       </c>
       <c r="I28">
-        <v>67954</v>
+        <v>84424</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G29">
-        <v>64050</v>
+        <v>115046</v>
       </c>
       <c r="H29">
-        <v>63928</v>
+        <v>114924</v>
       </c>
       <c r="I29">
-        <v>63928</v>
+        <v>114924</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E30">
         <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G30">
-        <v>102114</v>
+        <v>65514</v>
       </c>
       <c r="H30">
-        <v>101992</v>
+        <v>65392</v>
       </c>
       <c r="I30">
-        <v>101992</v>
+        <v>65392</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E31">
         <v>5</v>
       </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G31">
-        <v>79666</v>
+        <v>69052</v>
       </c>
       <c r="H31">
-        <v>79544</v>
+        <v>68930</v>
       </c>
       <c r="I31">
-        <v>79544</v>
+        <v>68930</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E32">
         <v>5</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G32">
-        <v>66000</v>
+        <v>118096</v>
       </c>
       <c r="H32">
-        <v>65880</v>
+        <v>117974</v>
       </c>
       <c r="I32">
-        <v>65880</v>
+        <v>117974</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E33">
         <v>5</v>
       </c>
       <c r="F33" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G33">
-        <v>88816</v>
+        <v>70028</v>
       </c>
       <c r="H33">
-        <v>88694</v>
+        <v>69906</v>
       </c>
       <c r="I33">
-        <v>88694</v>
+        <v>69906</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33"/>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E34">
         <v>5</v>
       </c>
       <c r="F34" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G34">
-        <v>66002</v>
+        <v>90036</v>
       </c>
       <c r="H34">
-        <v>65880</v>
+        <v>89914</v>
       </c>
       <c r="I34">
-        <v>65880</v>
+        <v>89914</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E35">
         <v>5</v>
       </c>
       <c r="F35" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G35">
-        <v>112850</v>
+        <v>83082</v>
       </c>
       <c r="H35">
-        <v>112728</v>
+        <v>82960</v>
       </c>
       <c r="I35">
-        <v>112728</v>
+        <v>82960</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G36">
-        <v>78568</v>
+        <v>73078</v>
       </c>
       <c r="H36">
-        <v>78446</v>
+        <v>72956</v>
       </c>
       <c r="I36">
-        <v>78446</v>
+        <v>72956</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
-      <c r="K36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K36"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E37">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F37" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G37">
-        <v>60634</v>
+        <v>84546</v>
       </c>
       <c r="H37">
-        <v>60512</v>
+        <v>84424</v>
       </c>
       <c r="I37">
-        <v>60512</v>
+        <v>84424</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
         <v>17</v>
       </c>
       <c r="E38">
         <v>6</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
       <c r="G38">
-        <v>64050</v>
+        <v>68076</v>
       </c>
       <c r="H38">
-        <v>63928</v>
+        <v>67954</v>
       </c>
       <c r="I38">
-        <v>63928</v>
+        <v>67954</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E39">
         <v>6</v>
       </c>
       <c r="F39" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G39">
-        <v>68076</v>
+        <v>90036</v>
       </c>
       <c r="H39">
-        <v>67954</v>
+        <v>89914</v>
       </c>
       <c r="I39">
-        <v>67954</v>
+        <v>89914</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E40">
         <v>6</v>
       </c>
       <c r="F40" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G40">
-        <v>83082</v>
+        <v>70028</v>
       </c>
       <c r="H40">
-        <v>82960</v>
+        <v>69906</v>
       </c>
       <c r="I40">
-        <v>82960</v>
+        <v>69906</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41">
         <v>6</v>
       </c>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G41">
-        <v>79666</v>
+        <v>83082</v>
       </c>
       <c r="H41">
-        <v>79544</v>
+        <v>82960</v>
       </c>
       <c r="I41">
-        <v>79544</v>
+        <v>82960</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E42">
         <v>6</v>
       </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G42">
-        <v>74054</v>
+        <v>115046</v>
       </c>
       <c r="H42">
-        <v>73932</v>
+        <v>114924</v>
       </c>
       <c r="I42">
-        <v>73932</v>
+        <v>114924</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
-      <c r="K42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E43">
         <v>6</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G43">
-        <v>88816</v>
+        <v>82106</v>
       </c>
       <c r="H43">
-        <v>88694</v>
+        <v>81984</v>
       </c>
       <c r="I43">
-        <v>88694</v>
+        <v>81984</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
-      <c r="K43"/>
+      <c r="K43" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E44">
         <v>6</v>
       </c>
       <c r="F44" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G44">
-        <v>66002</v>
+        <v>65514</v>
       </c>
       <c r="H44">
-        <v>65880</v>
+        <v>65392</v>
       </c>
       <c r="I44">
-        <v>65880</v>
+        <v>65392</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E45">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G45">
-        <v>102114</v>
+        <v>118096</v>
       </c>
       <c r="H45">
-        <v>101992</v>
+        <v>117974</v>
       </c>
       <c r="I45">
-        <v>101992</v>
+        <v>117974</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G46">
-        <v>78568</v>
+        <v>73078</v>
       </c>
       <c r="H46">
-        <v>78446</v>
+        <v>72956</v>
       </c>
       <c r="I46">
-        <v>78446</v>
+        <v>72956</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
-      <c r="K46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
         <v>23</v>
       </c>
       <c r="E47">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G47">
-        <v>112850</v>
+        <v>120048</v>
       </c>
       <c r="H47">
-        <v>112728</v>
+        <v>119926</v>
       </c>
       <c r="I47">
-        <v>112728</v>
+        <v>119926</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E48">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G48">
-        <v>60634</v>
+        <v>93086</v>
       </c>
       <c r="H48">
-        <v>60512</v>
+        <v>92964</v>
       </c>
       <c r="I48">
-        <v>60512</v>
+        <v>92964</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E49">
         <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G49">
-        <v>68076</v>
+        <v>83082</v>
       </c>
       <c r="H49">
-        <v>67954</v>
+        <v>82960</v>
       </c>
       <c r="I49">
-        <v>67954</v>
+        <v>82960</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E50">
         <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G50">
-        <v>79666</v>
+        <v>67100</v>
       </c>
       <c r="H50">
-        <v>79544</v>
+        <v>66978</v>
       </c>
       <c r="I50">
-        <v>79544</v>
+        <v>66978</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E51">
         <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G51">
-        <v>85888</v>
+        <v>71004</v>
       </c>
       <c r="H51">
-        <v>85766</v>
+        <v>70882</v>
       </c>
       <c r="I51">
-        <v>85766</v>
+        <v>70882</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E52">
         <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G52">
-        <v>102114</v>
+        <v>82106</v>
       </c>
       <c r="H52">
-        <v>101992</v>
+        <v>81984</v>
       </c>
       <c r="I52">
-        <v>101992</v>
+        <v>81984</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E53">
         <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G53">
-        <v>74054</v>
+        <v>115046</v>
       </c>
       <c r="H53">
-        <v>73932</v>
+        <v>114924</v>
       </c>
       <c r="I53">
-        <v>73932</v>
+        <v>114924</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
-      <c r="K53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E54">
         <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G54">
-        <v>114680</v>
+        <v>77958</v>
       </c>
       <c r="H54">
-        <v>114558</v>
+        <v>77836</v>
       </c>
       <c r="I54">
-        <v>114558</v>
+        <v>77836</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
         <v>17</v>
       </c>
       <c r="E55">
         <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G55">
-        <v>61000</v>
+        <v>77592</v>
       </c>
       <c r="H55">
-        <v>60878</v>
+        <v>77470</v>
       </c>
       <c r="I55">
-        <v>60878</v>
+        <v>77470</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E56">
         <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G56">
-        <v>66612</v>
+        <v>120048</v>
       </c>
       <c r="H56">
-        <v>66490</v>
+        <v>119926</v>
       </c>
       <c r="I56">
-        <v>66490</v>
+        <v>119926</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E57">
         <v>8</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
       <c r="G57">
-        <v>69540</v>
+        <v>130052</v>
       </c>
       <c r="H57">
-        <v>69418</v>
+        <v>129930</v>
       </c>
       <c r="I57">
-        <v>69418</v>
+        <v>129930</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E58">
         <v>8</v>
       </c>
       <c r="F58" t="s">
+        <v>33</v>
+      </c>
+      <c r="G58">
+        <v>132004</v>
+      </c>
+      <c r="H58">
+        <v>131882</v>
+      </c>
+      <c r="I58">
+        <v>131882</v>
+      </c>
+      <c r="J58">
+        <v>0</v>
+      </c>
+      <c r="K58" t="s">
         <v>34</v>
       </c>
-      <c r="G58">
-[...11 lines deleted...]
-      <c r="K58"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
         <v>23</v>
       </c>
       <c r="E59">
         <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G59">
-        <v>114680</v>
+        <v>130052</v>
       </c>
       <c r="H59">
-        <v>114558</v>
+        <v>129930</v>
       </c>
       <c r="I59">
-        <v>114558</v>
+        <v>129930</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
         <v>21</v>
       </c>
       <c r="E60">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G60">
-        <v>68076</v>
+        <v>73078</v>
       </c>
       <c r="H60">
-        <v>67954</v>
+        <v>72956</v>
       </c>
       <c r="I60">
-        <v>67954</v>
+        <v>72956</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
         <v>16</v>
       </c>
       <c r="D61" t="s">
         <v>23</v>
       </c>
       <c r="E61">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G61">
-        <v>125050</v>
+        <v>120048</v>
       </c>
       <c r="H61">
-        <v>124928</v>
+        <v>119926</v>
       </c>
       <c r="I61">
-        <v>124928</v>
+        <v>119926</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
-      <c r="K61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K61"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E62">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G62">
-        <v>121512</v>
+        <v>67100</v>
       </c>
       <c r="H62">
-        <v>121390</v>
+        <v>66978</v>
       </c>
       <c r="I62">
-        <v>121390</v>
+        <v>66978</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E63">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G63">
-        <v>121512</v>
+        <v>83082</v>
       </c>
       <c r="H63">
-        <v>121390</v>
+        <v>82960</v>
       </c>
       <c r="I63">
-        <v>121390</v>
+        <v>82960</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63"/>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E64">
         <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G64">
-        <v>68076</v>
+        <v>93086</v>
       </c>
       <c r="H64">
-        <v>67954</v>
+        <v>92964</v>
       </c>
       <c r="I64">
-        <v>67954</v>
+        <v>92964</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E65">
         <v>10</v>
       </c>
       <c r="F65" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G65">
-        <v>114680</v>
+        <v>71004</v>
       </c>
       <c r="H65">
-        <v>114558</v>
+        <v>70882</v>
       </c>
       <c r="I65">
-        <v>114558</v>
+        <v>70882</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65"/>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E66">
         <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G66">
-        <v>118950</v>
+        <v>82106</v>
       </c>
       <c r="H66">
-        <v>118950</v>
+        <v>81984</v>
       </c>
       <c r="I66">
-        <v>118950</v>
+        <v>81984</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
-      <c r="K66"/>
+      <c r="K66" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
         <v>16</v>
       </c>
       <c r="D67" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E67">
         <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G67">
-        <v>61000</v>
+        <v>115046</v>
       </c>
       <c r="H67">
-        <v>60878</v>
+        <v>114924</v>
       </c>
       <c r="I67">
-        <v>60878</v>
+        <v>114924</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E68">
         <v>10</v>
       </c>
       <c r="F68" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G68">
-        <v>102114</v>
+        <v>77592</v>
       </c>
       <c r="H68">
-        <v>101992</v>
+        <v>77470</v>
       </c>
       <c r="I68">
-        <v>101992</v>
+        <v>77470</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68"/>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E69">
         <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G69">
-        <v>66612</v>
+        <v>120048</v>
       </c>
       <c r="H69">
-        <v>66490</v>
+        <v>119926</v>
       </c>
       <c r="I69">
-        <v>66490</v>
+        <v>119926</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69"/>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E70">
         <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G70">
-        <v>79666</v>
+        <v>77958</v>
       </c>
       <c r="H70">
-        <v>79544</v>
+        <v>77836</v>
       </c>
       <c r="I70">
-        <v>79544</v>
+        <v>77836</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70"/>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E71">
         <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G71">
-        <v>74054</v>
+        <v>132004</v>
       </c>
       <c r="H71">
-        <v>73932</v>
+        <v>131882</v>
       </c>
       <c r="I71">
-        <v>73932</v>
+        <v>131882</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E72">
         <v>10</v>
       </c>
       <c r="F72" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G72">
-        <v>85888</v>
+        <v>130052</v>
       </c>
       <c r="H72">
-        <v>85766</v>
+        <v>129930</v>
       </c>
       <c r="I72">
-        <v>85766</v>
+        <v>129930</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72"/>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E73">
         <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G73">
-        <v>68076</v>
+        <v>130052</v>
       </c>
       <c r="H73">
-        <v>67954</v>
+        <v>129930</v>
       </c>
       <c r="I73">
-        <v>67954</v>
+        <v>129930</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73"/>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E74">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G74">
-        <v>61854</v>
+        <v>73078</v>
       </c>
       <c r="H74">
-        <v>61732</v>
+        <v>72956</v>
       </c>
       <c r="I74">
-        <v>61732</v>
+        <v>72956</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74"/>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E75">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G75">
-        <v>114680</v>
+        <v>115046</v>
       </c>
       <c r="H75">
-        <v>114558</v>
+        <v>114924</v>
       </c>
       <c r="I75">
-        <v>114558</v>
+        <v>114924</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75"/>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="E76">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G76">
-        <v>125050</v>
+        <v>134078</v>
       </c>
       <c r="H76">
-        <v>124928</v>
+        <v>133956</v>
       </c>
       <c r="I76">
-        <v>124928</v>
+        <v>133956</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
-      <c r="K76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K76"/>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E77">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G77">
-        <v>69540</v>
+        <v>120048</v>
       </c>
       <c r="H77">
-        <v>69418</v>
+        <v>119926</v>
       </c>
       <c r="I77">
-        <v>69418</v>
+        <v>119926</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E78">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G78">
-        <v>121512</v>
+        <v>67100</v>
       </c>
       <c r="H78">
-        <v>121390</v>
+        <v>66978</v>
       </c>
       <c r="I78">
-        <v>121390</v>
+        <v>66978</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78"/>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E79">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G79">
-        <v>121512</v>
+        <v>82106</v>
       </c>
       <c r="H79">
-        <v>121390</v>
+        <v>81984</v>
       </c>
       <c r="I79">
-        <v>121390</v>
+        <v>81984</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
-      <c r="K79"/>
+      <c r="K79" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
         <v>21</v>
       </c>
       <c r="E80">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G80">
-        <v>68076</v>
+        <v>71004</v>
       </c>
       <c r="H80">
-        <v>67954</v>
+        <v>70882</v>
       </c>
       <c r="I80">
-        <v>67954</v>
+        <v>70882</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80"/>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E81">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G81">
-        <v>102114</v>
+        <v>93086</v>
       </c>
       <c r="H81">
-        <v>101992</v>
+        <v>92964</v>
       </c>
       <c r="I81">
-        <v>101992</v>
+        <v>92964</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81"/>
     </row>
     <row r="82" spans="1:12">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E82">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G82">
-        <v>123098</v>
+        <v>83082</v>
       </c>
       <c r="H82">
-        <v>122976</v>
+        <v>82960</v>
       </c>
       <c r="I82">
-        <v>122976</v>
+        <v>82960</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82"/>
     </row>
     <row r="83" spans="1:12">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E83">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G83">
-        <v>114680</v>
+        <v>82106</v>
       </c>
       <c r="H83">
-        <v>114558</v>
+        <v>81984</v>
       </c>
       <c r="I83">
-        <v>114558</v>
+        <v>81984</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
-      <c r="K83"/>
+      <c r="K83" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E84">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G84">
-        <v>61000</v>
+        <v>120048</v>
       </c>
       <c r="H84">
-        <v>60878</v>
+        <v>119926</v>
       </c>
       <c r="I84">
-        <v>60878</v>
+        <v>119926</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84"/>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
         <v>21</v>
       </c>
       <c r="E85">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G85">
-        <v>74054</v>
+        <v>77958</v>
       </c>
       <c r="H85">
-        <v>73932</v>
+        <v>77836</v>
       </c>
       <c r="I85">
-        <v>73932</v>
+        <v>77836</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
-      <c r="K85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K85"/>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E86">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G86">
-        <v>66612</v>
+        <v>76982</v>
       </c>
       <c r="H86">
-        <v>66490</v>
+        <v>76860</v>
       </c>
       <c r="I86">
-        <v>66490</v>
+        <v>76860</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86"/>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E87">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G87">
-        <v>85888</v>
+        <v>132004</v>
       </c>
       <c r="H87">
-        <v>85766</v>
+        <v>131882</v>
       </c>
       <c r="I87">
-        <v>85766</v>
+        <v>131882</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
-      <c r="K87"/>
+      <c r="K87" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>16</v>
       </c>
       <c r="D88" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E88">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G88">
-        <v>74054</v>
+        <v>130052</v>
       </c>
       <c r="H88">
-        <v>73932</v>
+        <v>129930</v>
       </c>
       <c r="I88">
-        <v>73932</v>
+        <v>129930</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
-      <c r="K88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K88"/>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E89">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G89">
-        <v>79666</v>
+        <v>130052</v>
       </c>
       <c r="H89">
-        <v>79544</v>
+        <v>129930</v>
       </c>
       <c r="I89">
-        <v>79544</v>
+        <v>129930</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89"/>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
         <v>16</v>
       </c>
       <c r="D90" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E90">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G90">
-        <v>114680</v>
+        <v>76982</v>
       </c>
       <c r="H90">
-        <v>114558</v>
+        <v>76860</v>
       </c>
       <c r="I90">
-        <v>114558</v>
+        <v>76860</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90"/>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91" t="s">
         <v>21</v>
       </c>
       <c r="E91">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F91" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G91">
-        <v>68076</v>
+        <v>71614</v>
       </c>
       <c r="H91">
-        <v>67954</v>
+        <v>71492</v>
       </c>
       <c r="I91">
-        <v>67954</v>
+        <v>71492</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91"/>
     </row>
     <row r="92" spans="1:12">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
         <v>16</v>
       </c>
       <c r="D92" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E92">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F92" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G92">
-        <v>61854</v>
+        <v>106018</v>
       </c>
       <c r="H92">
-        <v>61732</v>
+        <v>105896</v>
       </c>
       <c r="I92">
-        <v>61732</v>
+        <v>105896</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92"/>
     </row>
     <row r="93" spans="1:12">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>16</v>
       </c>
       <c r="D93" t="s">
         <v>17</v>
       </c>
       <c r="E93">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F93" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G93">
-        <v>69540</v>
+        <v>67100</v>
       </c>
       <c r="H93">
-        <v>69418</v>
+        <v>66978</v>
       </c>
       <c r="I93">
-        <v>69418</v>
+        <v>66978</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
         <v>16</v>
       </c>
       <c r="D94" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E94">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F94" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G94">
-        <v>121512</v>
+        <v>82106</v>
       </c>
       <c r="H94">
-        <v>121390</v>
+        <v>81984</v>
       </c>
       <c r="I94">
-        <v>121390</v>
+        <v>81984</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
-      <c r="K94"/>
+      <c r="K94" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
         <v>16</v>
       </c>
       <c r="D95" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="E95">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F95" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G95">
-        <v>125050</v>
+        <v>134078</v>
       </c>
       <c r="H95">
-        <v>124928</v>
+        <v>133956</v>
       </c>
       <c r="I95">
-        <v>124928</v>
+        <v>133956</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
-      <c r="K95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K95"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
         <v>16</v>
       </c>
       <c r="D96" t="s">
         <v>23</v>
       </c>
       <c r="E96">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F96" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G96">
-        <v>121512</v>
+        <v>120048</v>
       </c>
       <c r="H96">
-        <v>121390</v>
+        <v>119926</v>
       </c>
       <c r="I96">
-        <v>121390</v>
+        <v>119926</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96"/>
     </row>
     <row r="97" spans="1:12">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
         <v>16</v>
       </c>
       <c r="D97" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E97">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F97" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G97">
-        <v>67588</v>
+        <v>83082</v>
       </c>
       <c r="H97">
-        <v>67466</v>
+        <v>82960</v>
       </c>
       <c r="I97">
-        <v>67466</v>
+        <v>82960</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
         <v>16</v>
       </c>
       <c r="D98" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E98">
         <v>14</v>
       </c>
       <c r="F98" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G98">
-        <v>74054</v>
+        <v>120048</v>
       </c>
       <c r="H98">
-        <v>73932</v>
+        <v>119926</v>
       </c>
       <c r="I98">
-        <v>73932</v>
+        <v>119926</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
-      <c r="K98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K98"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
         <v>16</v>
       </c>
       <c r="D99" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99">
         <v>14</v>
       </c>
       <c r="F99" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G99">
-        <v>76616</v>
+        <v>93086</v>
       </c>
       <c r="H99">
-        <v>76494</v>
+        <v>92964</v>
       </c>
       <c r="I99">
-        <v>76494</v>
+        <v>92964</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99"/>
     </row>
     <row r="100" spans="1:12">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
         <v>16</v>
       </c>
       <c r="D100" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E100">
         <v>14</v>
       </c>
       <c r="F100" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G100">
-        <v>123098</v>
+        <v>82106</v>
       </c>
       <c r="H100">
-        <v>122976</v>
+        <v>81984</v>
       </c>
       <c r="I100">
-        <v>122976</v>
+        <v>81984</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
-      <c r="K100"/>
+      <c r="K100" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
         <v>16</v>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E101">
         <v>14</v>
       </c>
       <c r="F101" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G101">
-        <v>96104</v>
+        <v>120048</v>
       </c>
       <c r="H101">
-        <v>95982</v>
+        <v>119926</v>
       </c>
       <c r="I101">
-        <v>95982</v>
+        <v>119926</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101"/>
     </row>
     <row r="102" spans="1:12">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
         <v>16</v>
       </c>
       <c r="D102" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E102">
         <v>14</v>
       </c>
       <c r="F102" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G102">
-        <v>108092</v>
+        <v>71004</v>
       </c>
       <c r="H102">
-        <v>107970</v>
+        <v>70882</v>
       </c>
       <c r="I102">
-        <v>107970</v>
+        <v>70882</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102"/>
     </row>
     <row r="103" spans="1:12">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
         <v>16</v>
       </c>
       <c r="D103" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E103">
         <v>14</v>
       </c>
       <c r="F103" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G103">
-        <v>84790</v>
+        <v>71004</v>
       </c>
       <c r="H103">
-        <v>84668</v>
+        <v>70882</v>
       </c>
       <c r="I103">
-        <v>84668</v>
+        <v>70882</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103"/>
     </row>
     <row r="104" spans="1:12">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
         <v>16</v>
       </c>
       <c r="D104" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E104">
         <v>14</v>
       </c>
       <c r="F104" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G104">
-        <v>74054</v>
+        <v>132004</v>
       </c>
       <c r="H104">
-        <v>73932</v>
+        <v>131882</v>
       </c>
       <c r="I104">
-        <v>73932</v>
+        <v>131882</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
         <v>16</v>
       </c>
       <c r="D105" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E105">
         <v>14</v>
       </c>
       <c r="F105" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G105">
-        <v>114680</v>
+        <v>76982</v>
       </c>
       <c r="H105">
-        <v>114558</v>
+        <v>76860</v>
       </c>
       <c r="I105">
-        <v>114558</v>
+        <v>76860</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105"/>
     </row>
     <row r="106" spans="1:12">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
         <v>16</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E106">
         <v>14</v>
       </c>
       <c r="F106" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G106">
-        <v>61610</v>
+        <v>130052</v>
       </c>
       <c r="H106">
-        <v>61488</v>
+        <v>129930</v>
       </c>
       <c r="I106">
-        <v>61488</v>
+        <v>129930</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106"/>
     </row>
     <row r="107" spans="1:12">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
         <v>16</v>
       </c>
       <c r="D107" t="s">
         <v>17</v>
       </c>
       <c r="E107">
         <v>14</v>
       </c>
       <c r="F107" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G107">
-        <v>61610</v>
+        <v>76982</v>
       </c>
       <c r="H107">
-        <v>61488</v>
+        <v>76860</v>
       </c>
       <c r="I107">
-        <v>61488</v>
+        <v>76860</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107"/>
     </row>
     <row r="108" spans="1:12">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
         <v>16</v>
       </c>
       <c r="D108" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E108">
         <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G108">
-        <v>61610</v>
+        <v>130052</v>
       </c>
       <c r="H108">
-        <v>61488</v>
+        <v>129930</v>
       </c>
       <c r="I108">
-        <v>61488</v>
+        <v>129930</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108"/>
     </row>
     <row r="109" spans="1:12">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
         <v>16</v>
       </c>
       <c r="D109" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E109">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F109" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G109">
-        <v>114680</v>
+        <v>83082</v>
       </c>
       <c r="H109">
-        <v>114558</v>
+        <v>82960</v>
       </c>
       <c r="I109">
-        <v>114558</v>
+        <v>82960</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109"/>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
         <v>16</v>
       </c>
       <c r="D110" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E110">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F110" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G110">
-        <v>66612</v>
+        <v>93086</v>
       </c>
       <c r="H110">
-        <v>66490</v>
+        <v>92964</v>
       </c>
       <c r="I110">
-        <v>66490</v>
+        <v>92964</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110"/>
     </row>
     <row r="111" spans="1:12">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E111">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F111" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G111">
-        <v>67588</v>
+        <v>134078</v>
       </c>
       <c r="H111">
-        <v>67466</v>
+        <v>133956</v>
       </c>
       <c r="I111">
-        <v>67466</v>
+        <v>133956</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111"/>
     </row>
     <row r="112" spans="1:12">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>16</v>
       </c>
       <c r="D112" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E112">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F112" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G112">
-        <v>125050</v>
+        <v>106018</v>
       </c>
       <c r="H112">
-        <v>124928</v>
+        <v>105896</v>
       </c>
       <c r="I112">
-        <v>124928</v>
+        <v>105896</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
-      <c r="K112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K112"/>
     </row>
     <row r="113" spans="1:12">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>16</v>
       </c>
       <c r="D113" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E113">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F113" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G113">
-        <v>121512</v>
+        <v>120048</v>
       </c>
       <c r="H113">
-        <v>121390</v>
+        <v>119926</v>
       </c>
       <c r="I113">
-        <v>121390</v>
+        <v>119926</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113"/>
     </row>
     <row r="114" spans="1:12">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
         <v>16</v>
       </c>
       <c r="D114" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E114">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F114" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G114">
-        <v>121512</v>
+        <v>82106</v>
       </c>
       <c r="H114">
-        <v>121390</v>
+        <v>81984</v>
       </c>
       <c r="I114">
-        <v>121390</v>
+        <v>81984</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
-      <c r="K114"/>
+      <c r="K114" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="115" spans="1:12">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
         <v>16</v>
       </c>
       <c r="D115" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E115">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F115" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G115">
-        <v>67588</v>
+        <v>82106</v>
       </c>
       <c r="H115">
-        <v>67466</v>
+        <v>81984</v>
       </c>
       <c r="I115">
-        <v>67466</v>
+        <v>81984</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
-      <c r="K115"/>
+      <c r="K115" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="116" spans="1:12">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
         <v>16</v>
       </c>
       <c r="D116" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E116">
         <v>16</v>
       </c>
       <c r="F116" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G116">
-        <v>123098</v>
+        <v>120048</v>
       </c>
       <c r="H116">
-        <v>122976</v>
+        <v>119926</v>
       </c>
       <c r="I116">
-        <v>122976</v>
+        <v>119926</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116"/>
     </row>
     <row r="117" spans="1:12">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
         <v>16</v>
       </c>
       <c r="D117" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E117">
         <v>16</v>
       </c>
       <c r="F117" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G117">
-        <v>96104</v>
+        <v>67100</v>
       </c>
       <c r="H117">
-        <v>95982</v>
+        <v>66978</v>
       </c>
       <c r="I117">
-        <v>95982</v>
+        <v>66978</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117"/>
     </row>
     <row r="118" spans="1:12">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
         <v>16</v>
       </c>
       <c r="D118" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E118">
         <v>16</v>
       </c>
       <c r="F118" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G118">
-        <v>108092</v>
+        <v>71614</v>
       </c>
       <c r="H118">
-        <v>107970</v>
+        <v>71492</v>
       </c>
       <c r="I118">
-        <v>107970</v>
+        <v>71492</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118"/>
     </row>
     <row r="119" spans="1:12">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
         <v>16</v>
       </c>
       <c r="D119" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E119">
         <v>16</v>
       </c>
       <c r="F119" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G119">
-        <v>76616</v>
+        <v>71004</v>
       </c>
       <c r="H119">
-        <v>76494</v>
+        <v>70882</v>
       </c>
       <c r="I119">
-        <v>76494</v>
+        <v>70882</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119"/>
     </row>
     <row r="120" spans="1:12">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
         <v>16</v>
       </c>
       <c r="D120" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E120">
         <v>16</v>
       </c>
       <c r="F120" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G120">
-        <v>84790</v>
+        <v>120048</v>
       </c>
       <c r="H120">
-        <v>84668</v>
+        <v>119926</v>
       </c>
       <c r="I120">
-        <v>84668</v>
+        <v>119926</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120"/>
     </row>
     <row r="121" spans="1:12">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
         <v>16</v>
       </c>
       <c r="D121" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E121">
         <v>16</v>
       </c>
       <c r="F121" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G121">
-        <v>114680</v>
+        <v>71004</v>
       </c>
       <c r="H121">
-        <v>114558</v>
+        <v>70882</v>
       </c>
       <c r="I121">
-        <v>114558</v>
+        <v>70882</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121"/>
     </row>
     <row r="122" spans="1:12">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
         <v>16</v>
       </c>
       <c r="D122" t="s">
         <v>17</v>
       </c>
       <c r="E122">
         <v>16</v>
       </c>
       <c r="F122" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G122">
-        <v>61610</v>
+        <v>76982</v>
       </c>
       <c r="H122">
-        <v>61488</v>
+        <v>76860</v>
       </c>
       <c r="I122">
-        <v>61488</v>
+        <v>76860</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122"/>
     </row>
     <row r="123" spans="1:12">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
         <v>16</v>
       </c>
       <c r="D123" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E123">
         <v>16</v>
       </c>
       <c r="F123" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G123">
-        <v>74054</v>
+        <v>132004</v>
       </c>
       <c r="H123">
-        <v>73932</v>
+        <v>131882</v>
       </c>
       <c r="I123">
-        <v>73932</v>
+        <v>131882</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
         <v>16</v>
       </c>
       <c r="D124" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E124">
         <v>16</v>
       </c>
       <c r="F124" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G124">
-        <v>74054</v>
+        <v>130052</v>
       </c>
       <c r="H124">
-        <v>73932</v>
+        <v>129930</v>
       </c>
       <c r="I124">
-        <v>73932</v>
+        <v>129930</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
-      <c r="K124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K124"/>
     </row>
     <row r="125" spans="1:12">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
         <v>16</v>
       </c>
       <c r="D125" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E125">
         <v>16</v>
       </c>
       <c r="F125" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G125">
-        <v>61610</v>
+        <v>130052</v>
       </c>
       <c r="H125">
-        <v>61488</v>
+        <v>129930</v>
       </c>
       <c r="I125">
-        <v>61488</v>
+        <v>129930</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125"/>
     </row>
     <row r="126" spans="1:12">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
         <v>16</v>
       </c>
       <c r="D126" t="s">
         <v>17</v>
       </c>
       <c r="E126">
         <v>16</v>
       </c>
       <c r="F126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G126">
-        <v>61610</v>
+        <v>76982</v>
       </c>
       <c r="H126">
-        <v>61488</v>
+        <v>76860</v>
       </c>
       <c r="I126">
-        <v>61488</v>
+        <v>76860</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126"/>
     </row>
     <row r="127" spans="1:12">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
         <v>16</v>
       </c>
       <c r="D127" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E127">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F127" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G127">
-        <v>66612</v>
+        <v>120048</v>
       </c>
       <c r="H127">
-        <v>66490</v>
+        <v>119926</v>
       </c>
       <c r="I127">
-        <v>66490</v>
+        <v>119926</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127"/>
     </row>
     <row r="128" spans="1:12">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
         <v>16</v>
       </c>
       <c r="D128" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E128">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F128" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G128">
-        <v>114680</v>
+        <v>84546</v>
       </c>
       <c r="H128">
-        <v>114558</v>
+        <v>84424</v>
       </c>
       <c r="I128">
-        <v>114558</v>
+        <v>84424</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128"/>
     </row>
     <row r="129" spans="1:12">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
         <v>16</v>
       </c>
       <c r="D129" t="s">
         <v>17</v>
       </c>
       <c r="E129">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F129" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G129">
-        <v>67588</v>
+        <v>69540</v>
       </c>
       <c r="H129">
-        <v>67466</v>
+        <v>69418</v>
       </c>
       <c r="I129">
-        <v>67466</v>
+        <v>69418</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129"/>
     </row>
     <row r="130" spans="1:12">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
         <v>16</v>
       </c>
       <c r="D130" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E130">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F130" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G130">
-        <v>125050</v>
+        <v>70028</v>
       </c>
       <c r="H130">
-        <v>124928</v>
+        <v>69906</v>
       </c>
       <c r="I130">
-        <v>124928</v>
+        <v>69906</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
-      <c r="K130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K130"/>
     </row>
     <row r="131" spans="1:12">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
         <v>16</v>
       </c>
       <c r="D131" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E131">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F131" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G131">
-        <v>121512</v>
+        <v>76616</v>
       </c>
       <c r="H131">
-        <v>121390</v>
+        <v>76494</v>
       </c>
       <c r="I131">
-        <v>121390</v>
+        <v>76494</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131"/>
     </row>
     <row r="132" spans="1:12">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
         <v>16</v>
       </c>
       <c r="D132" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E132">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G132">
-        <v>121512</v>
+        <v>76616</v>
       </c>
       <c r="H132">
-        <v>121390</v>
+        <v>76494</v>
       </c>
       <c r="I132">
-        <v>121390</v>
+        <v>76494</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132"/>
     </row>
     <row r="133" spans="1:12">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
         <v>16</v>
       </c>
       <c r="D133" t="s">
         <v>17</v>
       </c>
       <c r="E133">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F133" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G133">
-        <v>67588</v>
+        <v>71004</v>
       </c>
       <c r="H133">
-        <v>67466</v>
+        <v>70882</v>
       </c>
       <c r="I133">
-        <v>67466</v>
+        <v>70882</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133"/>
     </row>
     <row r="134" spans="1:12">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
         <v>16</v>
       </c>
       <c r="D134" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E134">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F134" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G134">
-        <v>112118</v>
+        <v>93086</v>
       </c>
       <c r="H134">
-        <v>111996</v>
+        <v>92964</v>
       </c>
       <c r="I134">
-        <v>111996</v>
+        <v>92964</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134"/>
     </row>
     <row r="135" spans="1:12">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
         <v>16</v>
       </c>
       <c r="D135" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E135">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G135">
-        <v>77470</v>
+        <v>120048</v>
       </c>
       <c r="H135">
-        <v>77348</v>
+        <v>119926</v>
       </c>
       <c r="I135">
-        <v>77348</v>
+        <v>119926</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135"/>
     </row>
     <row r="136" spans="1:12">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
         <v>16</v>
       </c>
       <c r="D136" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E136">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F136" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G136">
-        <v>61610</v>
+        <v>90036</v>
       </c>
       <c r="H136">
-        <v>61488</v>
+        <v>89914</v>
       </c>
       <c r="I136">
-        <v>61488</v>
+        <v>89914</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
-      <c r="K136"/>
+      <c r="K136" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
         <v>16</v>
       </c>
       <c r="D137" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E137">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F137" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G137">
-        <v>61610</v>
+        <v>134078</v>
       </c>
       <c r="H137">
-        <v>61488</v>
+        <v>133956</v>
       </c>
       <c r="I137">
-        <v>61488</v>
+        <v>133956</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137"/>
     </row>
     <row r="138" spans="1:12">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
         <v>16</v>
       </c>
       <c r="D138" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E138">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F138" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G138">
-        <v>67588</v>
+        <v>78080</v>
       </c>
       <c r="H138">
-        <v>67466</v>
+        <v>77958</v>
       </c>
       <c r="I138">
-        <v>67466</v>
+        <v>77958</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138"/>
     </row>
     <row r="139" spans="1:12">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
         <v>16</v>
       </c>
       <c r="D139" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E139">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F139" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G139">
-        <v>67588</v>
+        <v>120048</v>
       </c>
       <c r="H139">
-        <v>67466</v>
+        <v>119926</v>
       </c>
       <c r="I139">
-        <v>67466</v>
+        <v>119926</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139"/>
     </row>
     <row r="140" spans="1:12">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
         <v>16</v>
       </c>
       <c r="D140" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E140">
         <v>20</v>
       </c>
       <c r="F140" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G140">
-        <v>61610</v>
+        <v>106018</v>
       </c>
       <c r="H140">
-        <v>61488</v>
+        <v>105896</v>
       </c>
       <c r="I140">
-        <v>61488</v>
+        <v>105896</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140"/>
     </row>
     <row r="141" spans="1:12">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
         <v>16</v>
       </c>
       <c r="D141" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E141">
         <v>20</v>
       </c>
       <c r="F141" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G141">
         <v>84790</v>
       </c>
       <c r="H141">
-        <v>84668</v>
+        <v>84424</v>
       </c>
       <c r="I141">
-        <v>84668</v>
+        <v>84424</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141"/>
     </row>
     <row r="142" spans="1:12">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
         <v>16</v>
       </c>
       <c r="D142" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E142">
         <v>20</v>
       </c>
       <c r="F142" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G142">
-        <v>112118</v>
+        <v>71004</v>
       </c>
       <c r="H142">
-        <v>111996</v>
+        <v>70882</v>
       </c>
       <c r="I142">
-        <v>111996</v>
+        <v>70882</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142"/>
     </row>
     <row r="143" spans="1:12">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
         <v>16</v>
       </c>
       <c r="D143" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E143">
         <v>20</v>
       </c>
       <c r="F143" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G143">
-        <v>88816</v>
+        <v>76616</v>
       </c>
       <c r="H143">
-        <v>88694</v>
+        <v>76494</v>
       </c>
       <c r="I143">
-        <v>88694</v>
+        <v>76494</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
-      <c r="K143" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K143"/>
     </row>
     <row r="144" spans="1:12">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
         <v>16</v>
       </c>
       <c r="D144" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="E144">
         <v>20</v>
       </c>
       <c r="F144" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G144">
-        <v>123098</v>
+        <v>76616</v>
       </c>
       <c r="H144">
-        <v>122976</v>
+        <v>76494</v>
       </c>
       <c r="I144">
-        <v>122976</v>
+        <v>76494</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144"/>
     </row>
     <row r="145" spans="1:12">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
         <v>16</v>
       </c>
       <c r="D145" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E145">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F145" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G145">
-        <v>65392</v>
+        <v>71614</v>
       </c>
       <c r="H145">
-        <v>65392</v>
+        <v>71492</v>
       </c>
       <c r="I145">
-        <v>65392</v>
+        <v>71492</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145"/>
     </row>
     <row r="146" spans="1:12">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
         <v>16</v>
       </c>
       <c r="D146" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E146">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F146" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G146">
-        <v>108092</v>
+        <v>120048</v>
       </c>
       <c r="H146">
-        <v>107970</v>
+        <v>119926</v>
       </c>
       <c r="I146">
-        <v>107970</v>
+        <v>119926</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146"/>
     </row>
     <row r="147" spans="1:12">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
         <v>16</v>
       </c>
       <c r="D147" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E147">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F147" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G147">
-        <v>96104</v>
+        <v>84546</v>
       </c>
       <c r="H147">
-        <v>95982</v>
+        <v>84424</v>
       </c>
       <c r="I147">
-        <v>95982</v>
+        <v>84424</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147"/>
     </row>
     <row r="148" spans="1:12">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
         <v>16</v>
       </c>
       <c r="D148" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E148">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F148" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G148">
-        <v>76860</v>
+        <v>76616</v>
       </c>
       <c r="H148">
         <v>76494</v>
       </c>
       <c r="I148">
         <v>76494</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148"/>
     </row>
     <row r="149" spans="1:12">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
         <v>16</v>
       </c>
       <c r="D149" t="s">
         <v>17</v>
       </c>
       <c r="E149">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F149" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G149">
-        <v>61610</v>
+        <v>76616</v>
       </c>
       <c r="H149">
-        <v>61488</v>
+        <v>76494</v>
       </c>
       <c r="I149">
-        <v>61488</v>
+        <v>76494</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149"/>
     </row>
     <row r="150" spans="1:12">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
         <v>16</v>
       </c>
       <c r="D150" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E150">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F150" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G150">
-        <v>67588</v>
+        <v>93086</v>
       </c>
       <c r="H150">
-        <v>67466</v>
+        <v>92964</v>
       </c>
       <c r="I150">
-        <v>67466</v>
+        <v>92964</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150"/>
     </row>
     <row r="151" spans="1:12">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
         <v>16</v>
       </c>
       <c r="D151" t="s">
         <v>17</v>
       </c>
       <c r="E151">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F151" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G151">
-        <v>67588</v>
+        <v>71004</v>
       </c>
       <c r="H151">
-        <v>67466</v>
+        <v>70882</v>
       </c>
       <c r="I151">
-        <v>67466</v>
+        <v>70882</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151"/>
     </row>
     <row r="152" spans="1:12">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
         <v>16</v>
       </c>
       <c r="D152" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E152">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F152" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G152">
-        <v>61610</v>
+        <v>120048</v>
       </c>
       <c r="H152">
-        <v>61488</v>
+        <v>119926</v>
       </c>
       <c r="I152">
-        <v>61488</v>
+        <v>119926</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152"/>
     </row>
     <row r="153" spans="1:12">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
         <v>16</v>
       </c>
       <c r="D153" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E153">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F153" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G153">
-        <v>112118</v>
+        <v>90036</v>
       </c>
       <c r="H153">
-        <v>111996</v>
+        <v>89914</v>
       </c>
       <c r="I153">
-        <v>111996</v>
+        <v>89914</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
-      <c r="K153"/>
+      <c r="K153" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
         <v>16</v>
       </c>
       <c r="D154" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E154">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F154" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G154">
-        <v>77470</v>
+        <v>106018</v>
       </c>
       <c r="H154">
-        <v>77348</v>
+        <v>105896</v>
       </c>
       <c r="I154">
-        <v>77348</v>
+        <v>105896</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154"/>
     </row>
     <row r="155" spans="1:12">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
         <v>16</v>
       </c>
       <c r="D155" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E155">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F155" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G155">
-        <v>67588</v>
+        <v>78080</v>
       </c>
       <c r="H155">
-        <v>67466</v>
+        <v>77958</v>
       </c>
       <c r="I155">
-        <v>67466</v>
+        <v>77958</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155"/>
     </row>
     <row r="156" spans="1:12">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
         <v>16</v>
       </c>
       <c r="D156" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E156">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F156" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G156">
-        <v>67588</v>
+        <v>120048</v>
       </c>
       <c r="H156">
-        <v>67466</v>
+        <v>119926</v>
       </c>
       <c r="I156">
-        <v>67466</v>
+        <v>119926</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156"/>
     </row>
     <row r="157" spans="1:12">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
         <v>16</v>
       </c>
       <c r="D157" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E157">
         <v>25</v>
       </c>
       <c r="F157" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G157">
         <v>84790</v>
       </c>
       <c r="H157">
-        <v>84668</v>
+        <v>84424</v>
       </c>
       <c r="I157">
-        <v>84668</v>
+        <v>84424</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157"/>
     </row>
     <row r="158" spans="1:12">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
         <v>16</v>
       </c>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E158">
         <v>25</v>
       </c>
       <c r="F158" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G158">
-        <v>65392</v>
+        <v>134078</v>
       </c>
       <c r="H158">
-        <v>65392</v>
+        <v>133956</v>
       </c>
       <c r="I158">
-        <v>65392</v>
+        <v>133956</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158"/>
     </row>
     <row r="159" spans="1:12">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
         <v>16</v>
       </c>
       <c r="D159" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E159">
         <v>25</v>
       </c>
       <c r="F159" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G159">
-        <v>112118</v>
+        <v>71004</v>
       </c>
       <c r="H159">
-        <v>111996</v>
+        <v>70882</v>
       </c>
       <c r="I159">
-        <v>111996</v>
+        <v>70882</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159"/>
     </row>
     <row r="160" spans="1:12">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
         <v>16</v>
       </c>
       <c r="D160" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E160">
         <v>25</v>
       </c>
       <c r="F160" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G160">
-        <v>88816</v>
+        <v>76616</v>
       </c>
       <c r="H160">
-        <v>88694</v>
+        <v>76494</v>
       </c>
       <c r="I160">
-        <v>88694</v>
+        <v>76494</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
-      <c r="K160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K160"/>
     </row>
     <row r="161" spans="1:12">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
         <v>16</v>
       </c>
       <c r="D161" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E161">
         <v>25</v>
       </c>
       <c r="F161" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G161">
-        <v>96104</v>
+        <v>76616</v>
       </c>
       <c r="H161">
-        <v>95982</v>
+        <v>76494</v>
       </c>
       <c r="I161">
-        <v>95982</v>
+        <v>76494</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161"/>
     </row>
     <row r="162" spans="1:12">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
         <v>16</v>
       </c>
       <c r="D162" t="s">
         <v>28</v>
       </c>
       <c r="E162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F162" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G162">
-        <v>76860</v>
+        <v>84546</v>
       </c>
       <c r="H162">
-        <v>76494</v>
+        <v>84424</v>
       </c>
       <c r="I162">
-        <v>76494</v>
+        <v>84424</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162"/>
     </row>
     <row r="163" spans="1:12">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
         <v>16</v>
       </c>
       <c r="D163" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E163">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F163" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G163">
-        <v>108092</v>
+        <v>71614</v>
       </c>
       <c r="H163">
-        <v>107970</v>
+        <v>71492</v>
       </c>
       <c r="I163">
-        <v>107970</v>
+        <v>71492</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163"/>
     </row>
     <row r="164" spans="1:12">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
         <v>16</v>
       </c>
       <c r="D164" t="s">
         <v>17</v>
       </c>
       <c r="E164">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F164" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G164">
-        <v>61610</v>
+        <v>71614</v>
       </c>
       <c r="H164">
-        <v>61488</v>
+        <v>71492</v>
       </c>
       <c r="I164">
-        <v>61488</v>
+        <v>71492</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164"/>
     </row>
     <row r="165" spans="1:12">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
         <v>16</v>
       </c>
       <c r="D165" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E165">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F165" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G165">
-        <v>123098</v>
+        <v>120048</v>
       </c>
       <c r="H165">
-        <v>122976</v>
+        <v>119926</v>
       </c>
       <c r="I165">
-        <v>122976</v>
+        <v>119926</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165"/>
     </row>
     <row r="166" spans="1:12">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
         <v>16</v>
       </c>
       <c r="D166" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E166">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F166" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G166">
-        <v>61610</v>
+        <v>134078</v>
       </c>
       <c r="H166">
-        <v>61488</v>
+        <v>133956</v>
       </c>
       <c r="I166">
-        <v>61488</v>
+        <v>133956</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166"/>
     </row>
     <row r="167" spans="1:12">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
         <v>16</v>
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
       <c r="E167">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F167" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G167">
-        <v>67588</v>
+        <v>71004</v>
       </c>
       <c r="H167">
-        <v>67466</v>
+        <v>70882</v>
       </c>
       <c r="I167">
-        <v>67466</v>
+        <v>70882</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167"/>
     </row>
     <row r="168" spans="1:12">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
         <v>16</v>
       </c>
       <c r="D168" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E168">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F168" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G168">
-        <v>67588</v>
+        <v>106018</v>
       </c>
       <c r="H168">
-        <v>67466</v>
+        <v>105896</v>
       </c>
       <c r="I168">
-        <v>67466</v>
+        <v>105896</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168"/>
     </row>
     <row r="169" spans="1:12">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
         <v>16</v>
       </c>
       <c r="D169" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E169">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F169" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G169">
-        <v>77470</v>
+        <v>120048</v>
       </c>
       <c r="H169">
-        <v>77348</v>
+        <v>119926</v>
       </c>
       <c r="I169">
-        <v>77348</v>
+        <v>119926</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169"/>
     </row>
     <row r="170" spans="1:12">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
         <v>16</v>
       </c>
       <c r="D170" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E170">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F170" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G170">
-        <v>61854</v>
+        <v>78080</v>
       </c>
       <c r="H170">
-        <v>61732</v>
+        <v>77958</v>
       </c>
       <c r="I170">
-        <v>61732</v>
+        <v>77958</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170"/>
     </row>
     <row r="171" spans="1:12">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
         <v>16</v>
       </c>
       <c r="D171" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E171">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F171" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G171">
-        <v>61854</v>
+        <v>90036</v>
       </c>
       <c r="H171">
-        <v>61732</v>
+        <v>89914</v>
       </c>
       <c r="I171">
-        <v>61732</v>
+        <v>89914</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
-      <c r="K171"/>
+      <c r="K171" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
         <v>16</v>
       </c>
       <c r="D172" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E172">
         <v>30</v>
       </c>
       <c r="F172" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G172">
-        <v>65392</v>
+        <v>93086</v>
       </c>
       <c r="H172">
-        <v>65392</v>
+        <v>92964</v>
       </c>
       <c r="I172">
-        <v>65392</v>
+        <v>92964</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172"/>
     </row>
     <row r="173" spans="1:12">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
         <v>16</v>
       </c>
       <c r="D173" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E173">
         <v>30</v>
       </c>
       <c r="F173" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G173">
-        <v>61854</v>
+        <v>84790</v>
       </c>
       <c r="H173">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="I173">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173"/>
     </row>
     <row r="174" spans="1:12">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
         <v>16</v>
       </c>
       <c r="D174" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E174">
         <v>30</v>
       </c>
       <c r="F174" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G174">
-        <v>112118</v>
+        <v>71004</v>
       </c>
       <c r="H174">
-        <v>111996</v>
+        <v>70882</v>
       </c>
       <c r="I174">
-        <v>111996</v>
+        <v>70882</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174"/>
     </row>
     <row r="175" spans="1:12">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
         <v>16</v>
       </c>
       <c r="D175" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E175">
         <v>30</v>
       </c>
       <c r="F175" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G175">
-        <v>96104</v>
+        <v>76616</v>
       </c>
       <c r="H175">
-        <v>95982</v>
+        <v>76494</v>
       </c>
       <c r="I175">
-        <v>95982</v>
+        <v>76494</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175"/>
     </row>
     <row r="176" spans="1:12">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E176">
         <v>30</v>
       </c>
       <c r="F176" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G176">
-        <v>84790</v>
+        <v>76616</v>
       </c>
       <c r="H176">
-        <v>84668</v>
+        <v>76494</v>
       </c>
       <c r="I176">
-        <v>84668</v>
+        <v>76494</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176"/>
     </row>
     <row r="177" spans="1:12">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
         <v>16</v>
       </c>
       <c r="D177" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E177">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F177" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G177">
-        <v>123098</v>
+        <v>93086</v>
       </c>
       <c r="H177">
-        <v>122976</v>
+        <v>92964</v>
       </c>
       <c r="I177">
-        <v>122976</v>
+        <v>92964</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177"/>
     </row>
     <row r="178" spans="1:12">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
         <v>16</v>
       </c>
       <c r="D178" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E178">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F178" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G178">
-        <v>76860</v>
+        <v>71614</v>
       </c>
       <c r="H178">
-        <v>76494</v>
+        <v>71492</v>
       </c>
       <c r="I178">
-        <v>76494</v>
+        <v>71492</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178"/>
     </row>
     <row r="179" spans="1:12">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
         <v>16</v>
       </c>
       <c r="D179" t="s">
         <v>29</v>
       </c>
       <c r="E179">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F179" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G179">
-        <v>88816</v>
+        <v>90036</v>
       </c>
       <c r="H179">
-        <v>88694</v>
+        <v>89914</v>
       </c>
       <c r="I179">
-        <v>88694</v>
+        <v>89914</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="180" spans="1:12">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
         <v>16</v>
       </c>
       <c r="D180" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E180">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F180" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G180">
-        <v>108092</v>
+        <v>106018</v>
       </c>
       <c r="H180">
-        <v>107970</v>
+        <v>105896</v>
       </c>
       <c r="I180">
-        <v>107970</v>
+        <v>105896</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180"/>
     </row>
     <row r="181" spans="1:12">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
         <v>16</v>
       </c>
       <c r="D181" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E181">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F181" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G181">
-        <v>61854</v>
+        <v>84546</v>
       </c>
       <c r="H181">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="I181">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181"/>
     </row>
     <row r="182" spans="1:12">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
         <v>16</v>
       </c>
       <c r="D182" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E182">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F182" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G182">
-        <v>67588</v>
+        <v>134078</v>
       </c>
       <c r="H182">
-        <v>67466</v>
+        <v>133956</v>
       </c>
       <c r="I182">
-        <v>67466</v>
+        <v>133956</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182"/>
     </row>
     <row r="183" spans="1:12">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
         <v>16</v>
       </c>
       <c r="D183" t="s">
         <v>17</v>
       </c>
       <c r="E183">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F183" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G183">
-        <v>67588</v>
+        <v>71614</v>
       </c>
       <c r="H183">
-        <v>67466</v>
+        <v>71492</v>
       </c>
       <c r="I183">
-        <v>67466</v>
+        <v>71492</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183"/>
     </row>
     <row r="184" spans="1:12">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
         <v>16</v>
       </c>
       <c r="D184" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E184">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F184" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G184">
-        <v>84790</v>
+        <v>120048</v>
       </c>
       <c r="H184">
-        <v>84668</v>
+        <v>119926</v>
       </c>
       <c r="I184">
-        <v>84668</v>
+        <v>119926</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184"/>
     </row>
     <row r="185" spans="1:12">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
         <v>16</v>
       </c>
       <c r="D185" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E185">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F185" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G185">
-        <v>61854</v>
+        <v>93086</v>
       </c>
       <c r="H185">
-        <v>61732</v>
+        <v>92964</v>
       </c>
       <c r="I185">
-        <v>61732</v>
+        <v>92964</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185"/>
     </row>
     <row r="186" spans="1:12">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
         <v>16</v>
       </c>
       <c r="D186" t="s">
         <v>29</v>
       </c>
       <c r="E186">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F186" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G186">
-        <v>88816</v>
+        <v>90036</v>
       </c>
       <c r="H186">
-        <v>88694</v>
+        <v>89914</v>
       </c>
       <c r="I186">
-        <v>88694</v>
+        <v>89914</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
         <v>16</v>
       </c>
       <c r="D187" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E187">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F187" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G187">
-        <v>77470</v>
+        <v>78080</v>
       </c>
       <c r="H187">
-        <v>77348</v>
+        <v>77958</v>
       </c>
       <c r="I187">
-        <v>77348</v>
+        <v>77958</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187"/>
     </row>
     <row r="188" spans="1:12">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
         <v>16</v>
       </c>
       <c r="D188" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E188">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G188">
-        <v>123098</v>
+        <v>134078</v>
       </c>
       <c r="H188">
-        <v>122976</v>
+        <v>133956</v>
       </c>
       <c r="I188">
-        <v>122976</v>
+        <v>133956</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188"/>
     </row>
     <row r="189" spans="1:12">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
         <v>16</v>
       </c>
       <c r="D189" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E189">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F189" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G189">
-        <v>99032</v>
+        <v>106018</v>
       </c>
       <c r="H189">
-        <v>98910</v>
+        <v>105896</v>
       </c>
       <c r="I189">
-        <v>98910</v>
+        <v>105896</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189"/>
     </row>
     <row r="190" spans="1:12">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
         <v>16</v>
       </c>
       <c r="D190" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E190">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F190" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G190">
-        <v>61854</v>
+        <v>84546</v>
       </c>
       <c r="H190">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="I190">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190"/>
     </row>
     <row r="191" spans="1:12">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
         <v>16</v>
       </c>
       <c r="D191" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E191">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F191" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G191">
-        <v>112118</v>
+        <v>71614</v>
       </c>
       <c r="H191">
-        <v>111996</v>
+        <v>71492</v>
       </c>
       <c r="I191">
-        <v>111996</v>
+        <v>71492</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191"/>
     </row>
     <row r="192" spans="1:12">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
         <v>16</v>
       </c>
       <c r="D192" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E192">
         <v>36</v>
       </c>
       <c r="F192" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G192">
-        <v>99032</v>
+        <v>71614</v>
       </c>
       <c r="H192">
-        <v>98910</v>
+        <v>71492</v>
       </c>
       <c r="I192">
-        <v>98910</v>
+        <v>71492</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192"/>
     </row>
     <row r="193" spans="1:12">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
         <v>16</v>
       </c>
       <c r="D193" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E193">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F193" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G193">
-        <v>84790</v>
+        <v>71004</v>
       </c>
       <c r="H193">
-        <v>84668</v>
+        <v>70882</v>
       </c>
       <c r="I193">
-        <v>84668</v>
+        <v>70882</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193"/>
     </row>
     <row r="194" spans="1:12">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
         <v>16</v>
       </c>
       <c r="D194" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="E194">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F194" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G194">
-        <v>88816</v>
+        <v>134078</v>
       </c>
       <c r="H194">
-        <v>88694</v>
+        <v>133956</v>
       </c>
       <c r="I194">
-        <v>88694</v>
+        <v>133956</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
-      <c r="K194" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K194"/>
     </row>
     <row r="195" spans="1:12">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
         <v>16</v>
       </c>
       <c r="D195" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E195">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F195" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G195">
-        <v>123098</v>
+        <v>106018</v>
       </c>
       <c r="H195">
-        <v>122976</v>
+        <v>105896</v>
       </c>
       <c r="I195">
-        <v>122976</v>
+        <v>105896</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195"/>
     </row>
     <row r="196" spans="1:12">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
         <v>16</v>
       </c>
       <c r="D196" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E196">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F196" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G196">
-        <v>61854</v>
+        <v>106018</v>
       </c>
       <c r="H196">
-        <v>61732</v>
+        <v>105896</v>
       </c>
       <c r="I196">
-        <v>61732</v>
+        <v>105896</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196"/>
     </row>
     <row r="197" spans="1:12">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
         <v>16</v>
       </c>
       <c r="D197" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E197">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F197" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G197">
-        <v>77470</v>
+        <v>120048</v>
       </c>
       <c r="H197">
-        <v>77348</v>
+        <v>119926</v>
       </c>
       <c r="I197">
-        <v>77348</v>
+        <v>119926</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197"/>
     </row>
     <row r="198" spans="1:12">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
         <v>16</v>
       </c>
       <c r="D198" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E198">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F198" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G198">
-        <v>65392</v>
+        <v>84790</v>
       </c>
       <c r="H198">
-        <v>65392</v>
+        <v>84424</v>
       </c>
       <c r="I198">
-        <v>65392</v>
+        <v>84424</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198"/>
     </row>
     <row r="199" spans="1:12">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
         <v>16</v>
       </c>
       <c r="D199" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E199">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F199" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G199">
-        <v>61854</v>
+        <v>90036</v>
       </c>
       <c r="H199">
-        <v>61732</v>
+        <v>89914</v>
       </c>
       <c r="I199">
-        <v>61732</v>
+        <v>89914</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
-      <c r="K199"/>
+      <c r="K199" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="200" spans="1:12">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
         <v>16</v>
       </c>
       <c r="D200" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E200">
         <v>40</v>
       </c>
       <c r="F200" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G200">
-        <v>88816</v>
+        <v>78080</v>
       </c>
       <c r="H200">
-        <v>88694</v>
+        <v>77958</v>
       </c>
       <c r="I200">
-        <v>88694</v>
+        <v>77958</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
-      <c r="K200" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K200"/>
     </row>
     <row r="201" spans="1:12">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
         <v>16</v>
       </c>
       <c r="D201" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E201">
         <v>40</v>
       </c>
       <c r="F201" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G201">
-        <v>123098</v>
+        <v>120048</v>
       </c>
       <c r="H201">
-        <v>122976</v>
+        <v>119926</v>
       </c>
       <c r="I201">
-        <v>122976</v>
+        <v>119926</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201"/>
     </row>
     <row r="202" spans="1:12">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
         <v>16</v>
       </c>
       <c r="D202" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E202">
         <v>40</v>
       </c>
       <c r="F202" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G202">
-        <v>76860</v>
+        <v>93086</v>
       </c>
       <c r="H202">
-        <v>76494</v>
+        <v>92964</v>
       </c>
       <c r="I202">
-        <v>76494</v>
+        <v>92964</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202"/>
     </row>
     <row r="203" spans="1:12">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
         <v>16</v>
       </c>
       <c r="D203" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E203">
         <v>40</v>
       </c>
       <c r="F203" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G203">
-        <v>84790</v>
+        <v>71004</v>
       </c>
       <c r="H203">
-        <v>84668</v>
+        <v>70882</v>
       </c>
       <c r="I203">
-        <v>84668</v>
+        <v>70882</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203"/>
     </row>
     <row r="204" spans="1:12">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
         <v>16</v>
       </c>
       <c r="D204" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E204">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F204" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G204">
-        <v>96104</v>
+        <v>84546</v>
       </c>
       <c r="H204">
-        <v>95982</v>
+        <v>84424</v>
       </c>
       <c r="I204">
-        <v>95982</v>
+        <v>84424</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204"/>
     </row>
     <row r="205" spans="1:12">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
         <v>16</v>
       </c>
       <c r="D205" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E205">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F205" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G205">
-        <v>108092</v>
+        <v>84546</v>
       </c>
       <c r="H205">
-        <v>107970</v>
+        <v>84424</v>
       </c>
       <c r="I205">
-        <v>107970</v>
+        <v>84424</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205"/>
     </row>
     <row r="206" spans="1:12">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
         <v>16</v>
       </c>
       <c r="D206" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="E206">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F206" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G206">
-        <v>112118</v>
+        <v>134078</v>
       </c>
       <c r="H206">
-        <v>111996</v>
+        <v>133956</v>
       </c>
       <c r="I206">
-        <v>111996</v>
+        <v>133956</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206"/>
     </row>
     <row r="207" spans="1:12">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
         <v>16</v>
       </c>
       <c r="D207" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E207">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F207" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G207">
-        <v>96104</v>
+        <v>106018</v>
       </c>
       <c r="H207">
-        <v>95982</v>
+        <v>105896</v>
       </c>
       <c r="I207">
-        <v>95982</v>
+        <v>105896</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207"/>
     </row>
     <row r="208" spans="1:12">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
         <v>16</v>
       </c>
       <c r="D208" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E208">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F208" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G208">
-        <v>65392</v>
+        <v>90036</v>
       </c>
       <c r="H208">
-        <v>65392</v>
+        <v>89914</v>
       </c>
       <c r="I208">
-        <v>65392</v>
+        <v>89914</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
-      <c r="K208"/>
+      <c r="K208" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="209" spans="1:12">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
         <v>16</v>
       </c>
       <c r="D209" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E209">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F209" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G209">
-        <v>61854</v>
+        <v>93086</v>
       </c>
       <c r="H209">
-        <v>61732</v>
+        <v>92964</v>
       </c>
       <c r="I209">
-        <v>61732</v>
+        <v>92964</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209"/>
     </row>
     <row r="210" spans="1:12">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
         <v>16</v>
       </c>
       <c r="D210" t="s">
         <v>17</v>
       </c>
       <c r="E210">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F210" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G210">
-        <v>61854</v>
+        <v>71614</v>
       </c>
       <c r="H210">
-        <v>61732</v>
+        <v>71492</v>
       </c>
       <c r="I210">
-        <v>61732</v>
+        <v>71492</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210"/>
     </row>
     <row r="211" spans="1:12">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
         <v>16</v>
       </c>
       <c r="D211" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E211">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F211" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G211">
-        <v>77470</v>
+        <v>71614</v>
       </c>
       <c r="H211">
-        <v>77348</v>
+        <v>71492</v>
       </c>
       <c r="I211">
-        <v>77348</v>
+        <v>71492</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211"/>
     </row>
     <row r="212" spans="1:12">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
         <v>16</v>
       </c>
       <c r="D212" t="s">
         <v>17</v>
       </c>
       <c r="E212">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F212" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G212">
-        <v>61854</v>
+        <v>71004</v>
       </c>
       <c r="H212">
-        <v>61732</v>
+        <v>70882</v>
       </c>
       <c r="I212">
-        <v>61732</v>
+        <v>70882</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212"/>
     </row>
     <row r="213" spans="1:12">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
         <v>16</v>
       </c>
       <c r="D213" t="s">
         <v>29</v>
       </c>
       <c r="E213">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F213" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G213">
-        <v>84790</v>
+        <v>93086</v>
       </c>
       <c r="H213">
-        <v>84668</v>
+        <v>92964</v>
       </c>
       <c r="I213">
-        <v>84668</v>
+        <v>92964</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213"/>
     </row>
     <row r="214" spans="1:12">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
         <v>16</v>
       </c>
       <c r="D214" t="s">
         <v>29</v>
       </c>
       <c r="E214">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F214" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G214">
-        <v>88816</v>
+        <v>90036</v>
       </c>
       <c r="H214">
-        <v>88694</v>
+        <v>89914</v>
       </c>
       <c r="I214">
-        <v>88694</v>
+        <v>89914</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="215" spans="1:12">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
         <v>16</v>
       </c>
       <c r="D215" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E215">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F215" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G215">
-        <v>77470</v>
+        <v>134078</v>
       </c>
       <c r="H215">
-        <v>77348</v>
+        <v>133956</v>
       </c>
       <c r="I215">
-        <v>77348</v>
+        <v>133956</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215"/>
     </row>
     <row r="216" spans="1:12">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
         <v>16</v>
       </c>
       <c r="D216" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E216">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F216" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G216">
-        <v>123098</v>
+        <v>106018</v>
       </c>
       <c r="H216">
-        <v>122976</v>
+        <v>105896</v>
       </c>
       <c r="I216">
-        <v>122976</v>
+        <v>105896</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216"/>
     </row>
     <row r="217" spans="1:12">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
         <v>16</v>
       </c>
       <c r="D217" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E217">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F217" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G217">
-        <v>99032</v>
+        <v>120048</v>
       </c>
       <c r="H217">
-        <v>98910</v>
+        <v>119926</v>
       </c>
       <c r="I217">
-        <v>98910</v>
+        <v>119926</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217"/>
     </row>
     <row r="218" spans="1:12">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
         <v>16</v>
       </c>
       <c r="D218" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E218">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F218" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G218">
-        <v>61854</v>
+        <v>84790</v>
       </c>
       <c r="H218">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="I218">
-        <v>61732</v>
+        <v>84424</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218"/>
     </row>
     <row r="219" spans="1:12">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
         <v>16</v>
       </c>
       <c r="D219" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="E219">
         <v>50</v>
       </c>
       <c r="F219" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G219">
-        <v>123098</v>
+        <v>71004</v>
       </c>
       <c r="H219">
-        <v>122976</v>
+        <v>70882</v>
       </c>
       <c r="I219">
-        <v>122976</v>
+        <v>70882</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219"/>
     </row>
     <row r="220" spans="1:12">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
         <v>16</v>
       </c>
       <c r="D220" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E220">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F220" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G220">
-        <v>96104</v>
+        <v>84058</v>
       </c>
       <c r="H220">
-        <v>95982</v>
+        <v>83936</v>
       </c>
       <c r="I220">
-        <v>95982</v>
+        <v>83936</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220"/>
     </row>
     <row r="221" spans="1:12">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
         <v>16</v>
       </c>
       <c r="D221" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E221">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F221" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G221">
-        <v>108092</v>
+        <v>120048</v>
       </c>
       <c r="H221">
-        <v>107970</v>
+        <v>119926</v>
       </c>
       <c r="I221">
-        <v>107970</v>
+        <v>119926</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221"/>
     </row>
     <row r="222" spans="1:12">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
         <v>16</v>
       </c>
       <c r="D222" t="s">
         <v>28</v>
       </c>
       <c r="E222">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F222" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G222">
-        <v>76860</v>
+        <v>99918</v>
       </c>
       <c r="H222">
-        <v>76494</v>
+        <v>99796</v>
       </c>
       <c r="I222">
-        <v>76494</v>
+        <v>99796</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222"/>
     </row>
     <row r="223" spans="1:12">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
         <v>16</v>
       </c>
       <c r="D223" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E223">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F223" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G223">
-        <v>88816</v>
+        <v>99918</v>
       </c>
       <c r="H223">
-        <v>88694</v>
+        <v>99796</v>
       </c>
       <c r="I223">
-        <v>88694</v>
+        <v>99796</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
-      <c r="K223" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K223"/>
     </row>
     <row r="224" spans="1:12">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
         <v>16</v>
       </c>
       <c r="D224" t="s">
         <v>17</v>
       </c>
       <c r="E224">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F224" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G224">
-        <v>61854</v>
+        <v>81008</v>
       </c>
       <c r="H224">
-        <v>61732</v>
+        <v>80886</v>
       </c>
       <c r="I224">
-        <v>61732</v>
+        <v>80886</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224"/>
     </row>
     <row r="225" spans="1:12">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
         <v>16</v>
       </c>
       <c r="D225" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="E225">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F225" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G225">
-        <v>84790</v>
+        <v>148108</v>
       </c>
       <c r="H225">
-        <v>84668</v>
+        <v>147986</v>
       </c>
       <c r="I225">
-        <v>84668</v>
+        <v>147986</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225"/>
     </row>
     <row r="226" spans="1:12">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
         <v>16</v>
       </c>
       <c r="D226" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E226">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F226" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G226">
-        <v>61854</v>
+        <v>129930</v>
       </c>
       <c r="H226">
-        <v>61732</v>
+        <v>129808</v>
       </c>
       <c r="I226">
-        <v>61732</v>
+        <v>129808</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226"/>
     </row>
     <row r="227" spans="1:12">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
         <v>16</v>
       </c>
       <c r="D227" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E227">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F227" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G227">
-        <v>96502</v>
+        <v>81008</v>
       </c>
       <c r="H227">
-        <v>96380</v>
+        <v>80886</v>
       </c>
       <c r="I227">
-        <v>96380</v>
+        <v>80886</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227"/>
     </row>
     <row r="228" spans="1:12">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
         <v>16</v>
       </c>
       <c r="D228" t="s">
         <v>17</v>
       </c>
       <c r="E228">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F228" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G228">
-        <v>76982</v>
+        <v>90036</v>
       </c>
       <c r="H228">
-        <v>76860</v>
+        <v>89914</v>
       </c>
       <c r="I228">
-        <v>76860</v>
+        <v>89914</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228"/>
     </row>
     <row r="229" spans="1:12">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
         <v>16</v>
       </c>
       <c r="D229" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E229">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F229" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G229">
-        <v>110654</v>
+        <v>94062</v>
       </c>
       <c r="H229">
-        <v>110288</v>
+        <v>93940</v>
       </c>
       <c r="I229">
-        <v>110288</v>
+        <v>93940</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229"/>
     </row>
     <row r="230" spans="1:12">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
         <v>16</v>
       </c>
       <c r="D230" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E230">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F230" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G230">
-        <v>71980</v>
+        <v>148108</v>
       </c>
       <c r="H230">
-        <v>71858</v>
+        <v>147986</v>
       </c>
       <c r="I230">
-        <v>71858</v>
+        <v>147986</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230"/>
     </row>
     <row r="231" spans="1:12">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
         <v>16</v>
       </c>
       <c r="D231" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E231">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F231" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G231">
-        <v>96502</v>
+        <v>120048</v>
       </c>
       <c r="H231">
-        <v>96380</v>
+        <v>119926</v>
       </c>
       <c r="I231">
-        <v>96380</v>
+        <v>119926</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231"/>
     </row>
     <row r="232" spans="1:12">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
         <v>16</v>
       </c>
       <c r="D232" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E232">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F232" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G232">
-        <v>136030</v>
+        <v>129930</v>
       </c>
       <c r="H232">
-        <v>135908</v>
+        <v>129808</v>
       </c>
       <c r="I232">
-        <v>135908</v>
+        <v>129808</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232"/>
     </row>
     <row r="233" spans="1:12">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
         <v>16</v>
       </c>
       <c r="D233" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E233">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F233" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G233">
-        <v>120048</v>
+        <v>129930</v>
       </c>
       <c r="H233">
-        <v>119926</v>
+        <v>129808</v>
       </c>
       <c r="I233">
-        <v>119926</v>
+        <v>129808</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233"/>
     </row>
     <row r="234" spans="1:12">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
         <v>16</v>
       </c>
       <c r="D234" t="s">
         <v>17</v>
       </c>
       <c r="E234">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F234" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G234">
-        <v>71980</v>
+        <v>94062</v>
       </c>
       <c r="H234">
-        <v>71858</v>
+        <v>93940</v>
       </c>
       <c r="I234">
-        <v>71858</v>
+        <v>93940</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234"/>
     </row>
     <row r="235" spans="1:12">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
         <v>16</v>
       </c>
       <c r="D235" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E235">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F235" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G235">
-        <v>83082</v>
+        <v>120048</v>
       </c>
       <c r="H235">
-        <v>82960</v>
+        <v>119926</v>
       </c>
       <c r="I235">
-        <v>82960</v>
+        <v>119926</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235"/>
     </row>
     <row r="236" spans="1:12">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
         <v>16</v>
       </c>
       <c r="D236" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E236">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F236" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G236">
-        <v>92110</v>
+        <v>148108</v>
       </c>
       <c r="H236">
-        <v>91988</v>
+        <v>147986</v>
       </c>
       <c r="I236">
-        <v>91988</v>
+        <v>147986</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236"/>
     </row>
     <row r="237" spans="1:12">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
         <v>16</v>
       </c>
       <c r="D237" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E237">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F237" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G237">
         <v>120048</v>
       </c>
       <c r="H237">
         <v>119926</v>
       </c>
       <c r="I237">
         <v>119926</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237"/>
     </row>
     <row r="238" spans="1:12">
       <c r="A238">
         <v>233</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
         <v>16</v>
       </c>
       <c r="D238" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E238">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F238" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G238">
-        <v>136030</v>
+        <v>129930</v>
       </c>
       <c r="H238">
-        <v>135908</v>
+        <v>129808</v>
       </c>
       <c r="I238">
-        <v>135908</v>
+        <v>129808</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238"/>
     </row>
     <row r="239" spans="1:12">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
         <v>16</v>
       </c>
       <c r="D239" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E239">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F239" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G239">
-        <v>110654</v>
+        <v>148108</v>
       </c>
       <c r="H239">
-        <v>110288</v>
+        <v>147986</v>
       </c>
       <c r="I239">
-        <v>110288</v>
+        <v>147986</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239"/>
     </row>
     <row r="240" spans="1:12">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
         <v>16</v>
       </c>
       <c r="D240" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E240">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F240" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G240">
-        <v>120048</v>
+        <v>98088</v>
       </c>
       <c r="H240">
-        <v>119926</v>
+        <v>97966</v>
       </c>
       <c r="I240">
-        <v>119926</v>
+        <v>97966</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240"/>
     </row>
     <row r="241" spans="1:12">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
         <v>16</v>
       </c>
       <c r="D241" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E241">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F241" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G241">
-        <v>92110</v>
+        <v>120048</v>
       </c>
       <c r="H241">
-        <v>91988</v>
+        <v>119926</v>
       </c>
       <c r="I241">
-        <v>91988</v>
+        <v>119926</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241"/>
     </row>
     <row r="242" spans="1:12">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
         <v>16</v>
       </c>
       <c r="D242" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E242">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F242" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G242">
-        <v>136030</v>
+        <v>129930</v>
       </c>
       <c r="H242">
-        <v>135908</v>
+        <v>129808</v>
       </c>
       <c r="I242">
-        <v>135908</v>
+        <v>129808</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242"/>
     </row>
     <row r="243" spans="1:12">
       <c r="A243">
         <v>238</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
         <v>16</v>
       </c>
       <c r="D243" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E243">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F243" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G243">
-        <v>110654</v>
+        <v>148108</v>
       </c>
       <c r="H243">
-        <v>110288</v>
+        <v>147986</v>
       </c>
       <c r="I243">
-        <v>110288</v>
+        <v>147986</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243"/>
     </row>
     <row r="244" spans="1:12">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
         <v>16</v>
       </c>
       <c r="D244" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E244">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F244" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G244">
-        <v>110654</v>
+        <v>98088</v>
       </c>
       <c r="H244">
-        <v>110288</v>
+        <v>97966</v>
       </c>
       <c r="I244">
-        <v>110288</v>
+        <v>97966</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244"/>
     </row>
     <row r="245" spans="1:12">
       <c r="A245">
         <v>240</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
         <v>16</v>
       </c>
       <c r="D245" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E245">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="F245" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G245">
         <v>120048</v>
       </c>
       <c r="H245">
         <v>119926</v>
       </c>
       <c r="I245">
         <v>119926</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245"/>
     </row>
     <row r="246" spans="1:12">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
         <v>16</v>
       </c>
       <c r="D246" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="E246">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="F246" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G246">
-        <v>136030</v>
+        <v>99552</v>
       </c>
       <c r="H246">
-        <v>135908</v>
+        <v>99430</v>
       </c>
       <c r="I246">
-        <v>135908</v>
+        <v>99430</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246"/>
     </row>
     <row r="247" spans="1:12">
       <c r="A247">
         <v>242</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
         <v>16</v>
       </c>
       <c r="D247" t="s">
         <v>17</v>
       </c>
       <c r="E247">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="F247" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G247">
-        <v>93940</v>
+        <v>99552</v>
       </c>
       <c r="H247">
-        <v>93818</v>
+        <v>99430</v>
       </c>
       <c r="I247">
-        <v>93818</v>
+        <v>99430</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247"/>
     </row>
     <row r="248" spans="1:12">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
         <v>16</v>
       </c>
       <c r="D248" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E248">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="F248" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G248">
-        <v>110654</v>
+        <v>120048</v>
       </c>
       <c r="H248">
-        <v>110288</v>
+        <v>119926</v>
       </c>
       <c r="I248">
-        <v>110288</v>
+        <v>119926</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248"/>
     </row>
     <row r="249" spans="1:12">
       <c r="A249">
         <v>244</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
         <v>16</v>
       </c>
       <c r="D249" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E249">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="F249" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G249">
-        <v>120048</v>
+        <v>99552</v>
       </c>
       <c r="H249">
-        <v>119926</v>
+        <v>99430</v>
       </c>
       <c r="I249">
-        <v>119926</v>
+        <v>99430</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249"/>
     </row>
     <row r="250" spans="1:12">
       <c r="A250">
         <v>245</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
         <v>16</v>
       </c>
       <c r="D250" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E250">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="F250" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G250">
-        <v>136030</v>
+        <v>120048</v>
       </c>
       <c r="H250">
-        <v>135908</v>
+        <v>119926</v>
       </c>
       <c r="I250">
-        <v>135908</v>
+        <v>119926</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250"/>
     </row>
     <row r="251" spans="1:12">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
         <v>16</v>
       </c>
       <c r="D251" t="s">
         <v>17</v>
       </c>
       <c r="E251">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="F251" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G251">
-        <v>93940</v>
+        <v>99552</v>
       </c>
       <c r="H251">
-        <v>93818</v>
+        <v>99430</v>
       </c>
       <c r="I251">
-        <v>93818</v>
+        <v>99430</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251"/>
     </row>
     <row r="252" spans="1:12">
       <c r="A252">
         <v>247</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
         <v>16</v>
       </c>
       <c r="D252" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E252">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="F252" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G252">
-        <v>110654</v>
+        <v>99552</v>
       </c>
       <c r="H252">
-        <v>110288</v>
+        <v>99430</v>
       </c>
       <c r="I252">
-        <v>110288</v>
+        <v>99430</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252"/>
     </row>
     <row r="253" spans="1:12">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
         <v>16</v>
       </c>
       <c r="D253" t="s">
         <v>17</v>
       </c>
       <c r="E253">
-        <v>110</v>
+        <v>150</v>
       </c>
       <c r="F253" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G253">
-        <v>96502</v>
+        <v>99552</v>
       </c>
       <c r="H253">
-        <v>96380</v>
+        <v>99430</v>
       </c>
       <c r="I253">
-        <v>96380</v>
+        <v>99430</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253"/>
     </row>
     <row r="254" spans="1:12">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
         <v>16</v>
       </c>
       <c r="D254" t="s">
         <v>17</v>
       </c>
       <c r="E254">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="F254" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G254">
-        <v>96502</v>
+        <v>99552</v>
       </c>
       <c r="H254">
-        <v>96380</v>
+        <v>99430</v>
       </c>
       <c r="I254">
-        <v>96380</v>
+        <v>99430</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254"/>
-    </row>
-[...229 lines deleted...]
-      <c r="K261"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>