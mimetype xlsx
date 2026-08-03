--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t xml:space="preserve">Система Metalsea СПБ - </t>
   </si>
   <si>
     <t>www.metalsea.ru</t>
   </si>
   <si>
-    <t>Прайс-лист компании СЕВЗАПМЕТАЛЛ от 17 июня 2026. Тел.:(812) 325-7917</t>
+    <t>Прайс-лист компании СЕВЗАПМЕТАЛЛ от 29 июля 2026. Тел.:(812) 325-7917</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Класс/Вид</t>
   </si>
   <si>
     <t>Сталь</t>
   </si>
   <si>
     <t>Размер базовый</t>
   </si>
   <si>
     <t>Размер вспомогательный</t>
   </si>
   <si>
     <t>Цена, руб/тн</t>
   </si>
   <si>
     <t>Дополнения</t>
   </si>
@@ -74,65 +74,65 @@
   <si>
     <t>Св 5тн</t>
   </si>
   <si>
     <t>Св 20тн</t>
   </si>
   <si>
     <t>Вагон</t>
   </si>
   <si>
     <t>Арматура</t>
   </si>
   <si>
     <t>А500С</t>
   </si>
   <si>
     <t>Ф10</t>
   </si>
   <si>
     <t>Ф12</t>
   </si>
   <si>
     <t>Ф16</t>
   </si>
   <si>
+    <t>Ф6</t>
+  </si>
+  <si>
+    <t>Ф8</t>
+  </si>
+  <si>
+    <t>АI</t>
+  </si>
+  <si>
+    <t>Ст 3</t>
+  </si>
+  <si>
     <t>Ф20</t>
   </si>
   <si>
-    <t>Ф8</t>
-[...10 lines deleted...]
-  <si>
     <t>Балка</t>
   </si>
   <si>
     <t>Б1</t>
   </si>
   <si>
     <t>Б2</t>
   </si>
   <si>
     <t>К1</t>
   </si>
   <si>
     <t>К2</t>
   </si>
   <si>
     <t>Ш1</t>
   </si>
   <si>
     <t>Ш2</t>
   </si>
   <si>
     <t>Квадрат</t>
   </si>
   <si>
     <t>Лист</t>
@@ -143,381 +143,375 @@
   <si>
     <t>1,5</t>
   </si>
   <si>
     <t>1250х2500</t>
   </si>
   <si>
     <t>1500х3000</t>
   </si>
   <si>
     <t>Ст 20</t>
   </si>
   <si>
     <t>1500х6000</t>
   </si>
   <si>
     <t>09Г2С</t>
   </si>
   <si>
     <t>10ХСНД</t>
   </si>
   <si>
     <t>2000х6000</t>
   </si>
   <si>
-    <t>2000х11000</t>
-[...1 lines deleted...]
-  <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>1000х2800</t>
   </si>
   <si>
     <t>1000х3000</t>
   </si>
   <si>
     <t>1000х2900</t>
   </si>
   <si>
-    <t>1000х2500</t>
-[...1 lines deleted...]
-  <si>
     <t>рифл</t>
   </si>
   <si>
     <t>ХК</t>
   </si>
   <si>
     <t>08ПС</t>
   </si>
   <si>
     <t>0,8</t>
   </si>
   <si>
     <t>1,2</t>
   </si>
   <si>
     <t>2,5</t>
   </si>
   <si>
     <t>Полоса</t>
   </si>
   <si>
     <t>х10</t>
   </si>
   <si>
     <t>х8</t>
   </si>
   <si>
     <t>х4</t>
   </si>
   <si>
     <t>х6</t>
   </si>
   <si>
     <t>Труба</t>
   </si>
   <si>
     <t>б/ш</t>
   </si>
   <si>
     <t>Ф108</t>
   </si>
   <si>
     <t>х5</t>
   </si>
   <si>
     <t>Ф133</t>
   </si>
   <si>
+    <t>Ф219</t>
+  </si>
+  <si>
+    <t>Ф76</t>
+  </si>
+  <si>
+    <t>Ф89</t>
+  </si>
+  <si>
+    <t>вгп</t>
+  </si>
+  <si>
+    <t>Ф15</t>
+  </si>
+  <si>
+    <t>х2,5</t>
+  </si>
+  <si>
+    <t>х2,8</t>
+  </si>
+  <si>
+    <t>Ф25</t>
+  </si>
+  <si>
+    <t>х3,2</t>
+  </si>
+  <si>
+    <t>Ф32</t>
+  </si>
+  <si>
+    <t>Ф40</t>
+  </si>
+  <si>
+    <t>х3,5</t>
+  </si>
+  <si>
+    <t>Ф50</t>
+  </si>
+  <si>
+    <t>х3</t>
+  </si>
+  <si>
+    <t>проф</t>
+  </si>
+  <si>
+    <t>100х100</t>
+  </si>
+  <si>
+    <t>х7</t>
+  </si>
+  <si>
+    <t>100х50</t>
+  </si>
+  <si>
+    <t>100х60</t>
+  </si>
+  <si>
+    <t>120х120</t>
+  </si>
+  <si>
+    <t>120х40</t>
+  </si>
+  <si>
+    <t>120х60</t>
+  </si>
+  <si>
+    <t>120х80</t>
+  </si>
+  <si>
+    <t>140х100</t>
+  </si>
+  <si>
+    <t>140х120</t>
+  </si>
+  <si>
+    <t>140х140</t>
+  </si>
+  <si>
+    <t>150х100</t>
+  </si>
+  <si>
+    <t>150х150</t>
+  </si>
+  <si>
+    <t>15х15</t>
+  </si>
+  <si>
+    <t>х1,5</t>
+  </si>
+  <si>
+    <t>160х120</t>
+  </si>
+  <si>
+    <t>160х140</t>
+  </si>
+  <si>
+    <t>160х160</t>
+  </si>
+  <si>
+    <t>160х80</t>
+  </si>
+  <si>
+    <t>180х100</t>
+  </si>
+  <si>
+    <t>180х140</t>
+  </si>
+  <si>
+    <t>180х180</t>
+  </si>
+  <si>
+    <t>200х100</t>
+  </si>
+  <si>
+    <t>200х120</t>
+  </si>
+  <si>
+    <t>200х160</t>
+  </si>
+  <si>
+    <t>200х200</t>
+  </si>
+  <si>
+    <t>20х10</t>
+  </si>
+  <si>
+    <t>20х20</t>
+  </si>
+  <si>
+    <t>х2</t>
+  </si>
+  <si>
+    <t>240х160</t>
+  </si>
+  <si>
+    <t>250х250</t>
+  </si>
+  <si>
+    <t>25х25</t>
+  </si>
+  <si>
+    <t>300х200</t>
+  </si>
+  <si>
+    <t>300х300</t>
+  </si>
+  <si>
+    <t>30х15</t>
+  </si>
+  <si>
+    <t>30х20</t>
+  </si>
+  <si>
+    <t>30х30</t>
+  </si>
+  <si>
+    <t>40х20</t>
+  </si>
+  <si>
+    <t>40х25</t>
+  </si>
+  <si>
+    <t>40х40</t>
+  </si>
+  <si>
+    <t>50х25</t>
+  </si>
+  <si>
+    <t>х1,75</t>
+  </si>
+  <si>
+    <t>50х30</t>
+  </si>
+  <si>
+    <t>50х50</t>
+  </si>
+  <si>
+    <t>60х30</t>
+  </si>
+  <si>
+    <t>60х40</t>
+  </si>
+  <si>
+    <t>60х60</t>
+  </si>
+  <si>
+    <t>70х70</t>
+  </si>
+  <si>
+    <t>80х40</t>
+  </si>
+  <si>
+    <t>80х60</t>
+  </si>
+  <si>
+    <t>80х80</t>
+  </si>
+  <si>
+    <t>90х50</t>
+  </si>
+  <si>
+    <t>90х90</t>
+  </si>
+  <si>
+    <t>э/с</t>
+  </si>
+  <si>
+    <t>х4,5</t>
+  </si>
+  <si>
     <t>Ф159</t>
   </si>
   <si>
-    <t>Ф219</t>
-[...217 lines deleted...]
-  <si>
     <t>Ф273</t>
   </si>
   <si>
     <t>Ф325</t>
   </si>
   <si>
     <t>Ф57</t>
   </si>
   <si>
     <t>Угол</t>
   </si>
   <si>
     <t>100х63</t>
   </si>
   <si>
     <t>125х125</t>
   </si>
   <si>
     <t>х12</t>
   </si>
   <si>
     <t>х9</t>
   </si>
   <si>
     <t>32х32</t>
   </si>
   <si>
     <t>63х40</t>
   </si>
   <si>
+    <t>63х63</t>
+  </si>
+  <si>
+    <t>75х50</t>
+  </si>
+  <si>
     <t>75х75</t>
   </si>
   <si>
     <t>Швеллер</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t>6,5</t>
   </si>
   <si>
     <t>гнутый</t>
+  </si>
+  <si>
+    <t>120х50</t>
   </si>
   <si>
     <t>140х60</t>
   </si>
   <si>
     <t>160х60</t>
   </si>
   <si>
     <t>180х50</t>
   </si>
   <si>
     <t>180х80</t>
   </si>
   <si>
     <t>200х80</t>
   </si>
   <si>
     <t>250х125</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -862,51 +856,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metalsea.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L406"/>
+  <dimension ref="A1:L396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
@@ -981,483 +975,483 @@
       <c r="I5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6"/>
       <c r="G6">
-        <v>61900</v>
+        <v>87900</v>
       </c>
       <c r="H6">
-        <v>61900</v>
+        <v>87900</v>
       </c>
       <c r="I6">
-        <v>61900</v>
+        <v>87900</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7"/>
       <c r="G7">
-        <v>61500</v>
+        <v>83500</v>
       </c>
       <c r="H7">
-        <v>61500</v>
+        <v>83500</v>
       </c>
       <c r="I7">
-        <v>61500</v>
+        <v>83500</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8"/>
       <c r="G8">
-        <v>59900</v>
+        <v>79500</v>
       </c>
       <c r="H8">
-        <v>59900</v>
+        <v>79500</v>
       </c>
       <c r="I8">
-        <v>59900</v>
+        <v>79500</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9"/>
       <c r="G9">
-        <v>58000</v>
+        <v>87500</v>
       </c>
       <c r="H9">
-        <v>58000</v>
+        <v>87500</v>
       </c>
       <c r="I9">
-        <v>58000</v>
+        <v>87500</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10"/>
       <c r="G10">
-        <v>65000</v>
+        <v>87000</v>
       </c>
       <c r="H10">
-        <v>65000</v>
+        <v>87000</v>
       </c>
       <c r="I10">
-        <v>65000</v>
+        <v>87000</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11"/>
       <c r="G11">
-        <v>61500</v>
+        <v>86500</v>
       </c>
       <c r="H11">
-        <v>61500</v>
+        <v>86500</v>
       </c>
       <c r="I11">
-        <v>61500</v>
+        <v>86500</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12"/>
       <c r="G12">
-        <v>62000</v>
+        <v>79000</v>
       </c>
       <c r="H12">
-        <v>62000</v>
+        <v>79000</v>
       </c>
       <c r="I12">
-        <v>62000</v>
+        <v>79000</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13"/>
       <c r="G13">
-        <v>62000</v>
+        <v>79000</v>
       </c>
       <c r="H13">
-        <v>62000</v>
+        <v>79000</v>
       </c>
       <c r="I13">
-        <v>62000</v>
+        <v>79000</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F14"/>
       <c r="G14">
-        <v>58500</v>
+        <v>78500</v>
       </c>
       <c r="H14">
-        <v>58500</v>
+        <v>78500</v>
       </c>
       <c r="I14">
-        <v>58500</v>
+        <v>78500</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>22</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F15"/>
       <c r="G15">
-        <v>65000</v>
+        <v>87500</v>
       </c>
       <c r="H15">
-        <v>65000</v>
+        <v>87500</v>
       </c>
       <c r="I15">
-        <v>65000</v>
+        <v>87500</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
-      <c r="E16" t="s">
-        <v>21</v>
+      <c r="E16">
+        <v>20</v>
       </c>
       <c r="F16"/>
       <c r="G16">
-        <v>65000</v>
+        <v>94500</v>
       </c>
       <c r="H16">
-        <v>65000</v>
+        <v>94500</v>
       </c>
       <c r="I16">
-        <v>65000</v>
+        <v>94500</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F17"/>
       <c r="G17">
-        <v>94500</v>
+        <v>89200</v>
       </c>
       <c r="H17">
-        <v>94500</v>
+        <v>89200</v>
       </c>
       <c r="I17">
-        <v>94500</v>
+        <v>89200</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F18"/>
       <c r="G18">
-        <v>89200</v>
+        <v>88700</v>
       </c>
       <c r="H18">
-        <v>89200</v>
+        <v>88700</v>
       </c>
       <c r="I18">
-        <v>89200</v>
+        <v>88700</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19" t="s">
         <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F19"/>
       <c r="G19">
-        <v>84400</v>
+        <v>88200</v>
       </c>
       <c r="H19">
-        <v>84400</v>
+        <v>88200</v>
       </c>
       <c r="I19">
-        <v>84400</v>
+        <v>88200</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>25</v>
       </c>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20">
         <v>40</v>
       </c>
       <c r="F20"/>
       <c r="G20">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H20">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I20">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21">
         <v>16</v>
       </c>
       <c r="F21"/>
       <c r="G21">
         <v>100900</v>
@@ -1500,12625 +1494,12305 @@
         <v>89200</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23">
         <v>30</v>
       </c>
       <c r="F23"/>
       <c r="G23">
-        <v>84400</v>
+        <v>88700</v>
       </c>
       <c r="H23">
-        <v>84400</v>
+        <v>88700</v>
       </c>
       <c r="I23">
-        <v>84400</v>
+        <v>88700</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>23</v>
       </c>
       <c r="E24">
         <v>35</v>
       </c>
       <c r="F24"/>
       <c r="G24">
-        <v>83900</v>
+        <v>88200</v>
       </c>
       <c r="H24">
-        <v>83900</v>
+        <v>88200</v>
       </c>
       <c r="I24">
-        <v>83900</v>
+        <v>88200</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25">
         <v>40</v>
       </c>
       <c r="F25"/>
       <c r="G25">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H25">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I25">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26">
         <v>20</v>
       </c>
       <c r="F26"/>
       <c r="G26">
-        <v>84400</v>
+        <v>88700</v>
       </c>
       <c r="H26">
-        <v>84400</v>
+        <v>88700</v>
       </c>
       <c r="I26">
-        <v>84400</v>
+        <v>88700</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27" t="s">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27">
         <v>25</v>
       </c>
       <c r="F27"/>
       <c r="G27">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H27">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I27">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>25</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28">
         <v>30</v>
       </c>
       <c r="F28"/>
       <c r="G28">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H28">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I28">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29" t="s">
         <v>25</v>
       </c>
       <c r="C29" t="s">
         <v>29</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F29"/>
       <c r="G29">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H29">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I29">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>25</v>
       </c>
       <c r="C30" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F30"/>
       <c r="G30">
-        <v>84900</v>
+        <v>88700</v>
       </c>
       <c r="H30">
-        <v>84900</v>
+        <v>88700</v>
       </c>
       <c r="I30">
-        <v>84900</v>
+        <v>88700</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31" t="s">
         <v>25</v>
       </c>
       <c r="C31" t="s">
         <v>30</v>
       </c>
       <c r="D31" t="s">
         <v>23</v>
       </c>
       <c r="E31">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F31"/>
       <c r="G31">
-        <v>83900</v>
+        <v>88100</v>
       </c>
       <c r="H31">
-        <v>83900</v>
+        <v>88100</v>
       </c>
       <c r="I31">
-        <v>83900</v>
+        <v>88100</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32" t="s">
         <v>25</v>
       </c>
       <c r="C32" t="s">
         <v>30</v>
       </c>
       <c r="D32" t="s">
         <v>23</v>
       </c>
       <c r="E32">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F32"/>
       <c r="G32">
-        <v>82000</v>
+        <v>88200</v>
       </c>
       <c r="H32">
-        <v>82000</v>
+        <v>88200</v>
       </c>
       <c r="I32">
-        <v>82000</v>
+        <v>88200</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>25</v>
       </c>
       <c r="C33" t="s">
         <v>30</v>
       </c>
       <c r="D33" t="s">
         <v>23</v>
       </c>
       <c r="E33">
         <v>35</v>
       </c>
       <c r="F33"/>
       <c r="G33">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H33">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I33">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33"/>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34" t="s">
         <v>25</v>
       </c>
       <c r="C34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F34"/>
       <c r="G34">
-        <v>81000</v>
+        <v>88300</v>
       </c>
       <c r="H34">
-        <v>81000</v>
+        <v>88300</v>
       </c>
       <c r="I34">
-        <v>81000</v>
+        <v>88300</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35" t="s">
         <v>25</v>
       </c>
       <c r="C35" t="s">
         <v>31</v>
       </c>
       <c r="D35" t="s">
         <v>23</v>
       </c>
       <c r="E35">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F35"/>
       <c r="G35">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="H35">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="I35">
-        <v>82000</v>
+        <v>88300</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36" t="s">
         <v>25</v>
       </c>
       <c r="C36" t="s">
         <v>31</v>
       </c>
       <c r="D36" t="s">
         <v>23</v>
       </c>
       <c r="E36">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F36"/>
       <c r="G36">
-        <v>82000</v>
+        <v>88500</v>
       </c>
       <c r="H36">
-        <v>82000</v>
+        <v>88500</v>
       </c>
       <c r="I36">
-        <v>82000</v>
+        <v>88500</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="C37"/>
       <c r="D37" t="s">
         <v>23</v>
       </c>
       <c r="E37">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F37"/>
       <c r="G37">
-        <v>81000</v>
+        <v>79000</v>
       </c>
       <c r="H37">
-        <v>81000</v>
+        <v>79000</v>
       </c>
       <c r="I37">
-        <v>81000</v>
+        <v>79000</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>32</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>23</v>
       </c>
       <c r="E38">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F38"/>
       <c r="G38">
-        <v>63000</v>
+        <v>76000</v>
       </c>
       <c r="H38">
-        <v>63000</v>
+        <v>76000</v>
       </c>
       <c r="I38">
-        <v>63000</v>
+        <v>76000</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>32</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
         <v>23</v>
       </c>
       <c r="E39">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F39"/>
       <c r="G39">
-        <v>62500</v>
+        <v>76000</v>
       </c>
       <c r="H39">
-        <v>62500</v>
+        <v>76000</v>
       </c>
       <c r="I39">
-        <v>62500</v>
+        <v>76000</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40" t="s">
         <v>32</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
         <v>23</v>
       </c>
       <c r="E40">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F40"/>
       <c r="G40">
-        <v>62500</v>
+        <v>76000</v>
       </c>
       <c r="H40">
-        <v>62500</v>
+        <v>76000</v>
       </c>
       <c r="I40">
-        <v>62500</v>
+        <v>76000</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C41"/>
+        <v>33</v>
+      </c>
+      <c r="C41" t="s">
+        <v>34</v>
+      </c>
       <c r="D41" t="s">
         <v>23</v>
       </c>
-      <c r="E41">
-[...2 lines deleted...]
-      <c r="F41"/>
+      <c r="E41" t="s">
+        <v>35</v>
+      </c>
+      <c r="F41" t="s">
+        <v>36</v>
+      </c>
       <c r="G41">
-        <v>62500</v>
+        <v>70500</v>
       </c>
       <c r="H41">
-        <v>62500</v>
+        <v>70500</v>
       </c>
       <c r="I41">
-        <v>62500</v>
+        <v>70500</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C42"/>
+        <v>33</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
       <c r="D42" t="s">
         <v>23</v>
       </c>
       <c r="E42">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>37</v>
+      </c>
       <c r="G42">
-        <v>62800</v>
+        <v>62900</v>
       </c>
       <c r="H42">
-        <v>62800</v>
+        <v>62900</v>
       </c>
       <c r="I42">
-        <v>62800</v>
+        <v>62900</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
         <v>34</v>
       </c>
       <c r="D43" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>38</v>
+      </c>
+      <c r="E43">
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G43">
-        <v>69900</v>
+        <v>67500</v>
       </c>
       <c r="H43">
-        <v>69900</v>
+        <v>67500</v>
       </c>
       <c r="I43">
-        <v>69900</v>
+        <v>67500</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
         <v>34</v>
       </c>
       <c r="D44" t="s">
         <v>23</v>
       </c>
       <c r="E44">
         <v>10</v>
       </c>
       <c r="F44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G44">
-        <v>62500</v>
+        <v>62900</v>
       </c>
       <c r="H44">
-        <v>62500</v>
+        <v>62900</v>
       </c>
       <c r="I44">
-        <v>62500</v>
+        <v>62900</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>34</v>
       </c>
       <c r="D45" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E45">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>39</v>
       </c>
       <c r="G45">
-        <v>64000</v>
+        <v>69900</v>
       </c>
       <c r="H45">
-        <v>64000</v>
+        <v>69900</v>
       </c>
       <c r="I45">
-        <v>64000</v>
+        <v>69900</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>34</v>
       </c>
       <c r="D46" t="s">
         <v>23</v>
       </c>
       <c r="E46">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G46">
-        <v>62500</v>
+        <v>62900</v>
       </c>
       <c r="H46">
-        <v>62500</v>
+        <v>62900</v>
       </c>
       <c r="I46">
-        <v>62500</v>
+        <v>62900</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
         <v>34</v>
       </c>
       <c r="D47" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E47">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>39</v>
       </c>
       <c r="G47">
-        <v>66500</v>
+        <v>63500</v>
       </c>
       <c r="H47">
-        <v>66500</v>
+        <v>63500</v>
       </c>
       <c r="I47">
-        <v>66500</v>
+        <v>63500</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
         <v>34</v>
       </c>
       <c r="D48" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E48">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
       <c r="G48">
         <v>66500</v>
       </c>
       <c r="H48">
         <v>66500</v>
       </c>
       <c r="I48">
         <v>66500</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
         <v>34</v>
       </c>
       <c r="D49" t="s">
         <v>23</v>
       </c>
       <c r="E49">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
       <c r="G49">
-        <v>60900</v>
+        <v>64500</v>
       </c>
       <c r="H49">
-        <v>60900</v>
+        <v>64500</v>
       </c>
       <c r="I49">
-        <v>60900</v>
+        <v>64500</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
         <v>34</v>
       </c>
       <c r="D50" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E50">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F50" t="s">
         <v>39</v>
       </c>
       <c r="G50">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="H50">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="I50">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51" t="s">
         <v>33</v>
       </c>
       <c r="C51" t="s">
         <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="E51">
         <v>14</v>
       </c>
       <c r="F51" t="s">
         <v>39</v>
       </c>
       <c r="G51">
-        <v>60900</v>
+        <v>107900</v>
       </c>
       <c r="H51">
-        <v>60900</v>
+        <v>107900</v>
       </c>
       <c r="I51">
-        <v>60900</v>
+        <v>107900</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52" t="s">
         <v>33</v>
       </c>
       <c r="C52" t="s">
         <v>34</v>
       </c>
       <c r="D52" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E52">
         <v>14</v>
       </c>
       <c r="F52" t="s">
         <v>39</v>
       </c>
       <c r="G52">
-        <v>66500</v>
+        <v>62500</v>
       </c>
       <c r="H52">
-        <v>66500</v>
+        <v>62500</v>
       </c>
       <c r="I52">
-        <v>66500</v>
+        <v>62500</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53" t="s">
         <v>33</v>
       </c>
       <c r="C53" t="s">
         <v>34</v>
       </c>
       <c r="D53" t="s">
         <v>41</v>
       </c>
       <c r="E53">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>39</v>
       </c>
       <c r="G53">
-        <v>107900</v>
+        <v>108000</v>
       </c>
       <c r="H53">
-        <v>107900</v>
+        <v>108000</v>
       </c>
       <c r="I53">
-        <v>107900</v>
+        <v>108000</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54" t="s">
         <v>33</v>
       </c>
       <c r="C54" t="s">
         <v>34</v>
       </c>
       <c r="D54" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E54">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>39</v>
       </c>
       <c r="G54">
-        <v>60900</v>
+        <v>63500</v>
       </c>
       <c r="H54">
-        <v>60900</v>
+        <v>63500</v>
       </c>
       <c r="I54">
-        <v>60900</v>
+        <v>63500</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55" t="s">
         <v>33</v>
       </c>
       <c r="C55" t="s">
         <v>34</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E55">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>39</v>
       </c>
       <c r="G55">
-        <v>108000</v>
+        <v>68500</v>
       </c>
       <c r="H55">
-        <v>108000</v>
+        <v>68500</v>
       </c>
       <c r="I55">
-        <v>108000</v>
+        <v>68500</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56" t="s">
         <v>33</v>
       </c>
       <c r="C56" t="s">
         <v>34</v>
       </c>
       <c r="D56" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E56">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>39</v>
       </c>
       <c r="G56">
-        <v>60900</v>
+        <v>66500</v>
       </c>
       <c r="H56">
-        <v>60900</v>
+        <v>66500</v>
       </c>
       <c r="I56">
-        <v>60900</v>
+        <v>66500</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57" t="s">
         <v>33</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E57">
         <v>16</v>
       </c>
       <c r="F57" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G57">
-        <v>66500</v>
+        <v>63500</v>
       </c>
       <c r="H57">
-        <v>66500</v>
+        <v>63500</v>
       </c>
       <c r="I57">
-        <v>66500</v>
+        <v>63500</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58" t="s">
         <v>33</v>
       </c>
       <c r="C58" t="s">
         <v>34</v>
       </c>
       <c r="D58" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E58">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>39</v>
       </c>
       <c r="G58">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="H58">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="I58">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59" t="s">
         <v>33</v>
       </c>
       <c r="C59" t="s">
         <v>34</v>
       </c>
       <c r="D59" t="s">
         <v>23</v>
       </c>
       <c r="E59">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F59" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G59">
-        <v>60900</v>
+        <v>65300</v>
       </c>
       <c r="H59">
-        <v>60900</v>
+        <v>65300</v>
       </c>
       <c r="I59">
-        <v>60900</v>
+        <v>65300</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60" t="s">
         <v>33</v>
       </c>
       <c r="C60" t="s">
         <v>34</v>
       </c>
       <c r="D60" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E60">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>39</v>
       </c>
       <c r="G60">
-        <v>61500</v>
+        <v>74900</v>
       </c>
       <c r="H60">
-        <v>61500</v>
+        <v>74900</v>
       </c>
       <c r="I60">
-        <v>61500</v>
+        <v>74900</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61" t="s">
         <v>33</v>
       </c>
       <c r="C61" t="s">
         <v>34</v>
       </c>
       <c r="D61" t="s">
         <v>23</v>
       </c>
       <c r="E61">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G61">
-        <v>61500</v>
+        <v>68500</v>
       </c>
       <c r="H61">
-        <v>61500</v>
+        <v>68500</v>
       </c>
       <c r="I61">
-        <v>61500</v>
+        <v>68500</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62" t="s">
         <v>33</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
       <c r="D62" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E62">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G62">
-        <v>68900</v>
+        <v>69500</v>
       </c>
       <c r="H62">
-        <v>68900</v>
+        <v>69500</v>
       </c>
       <c r="I62">
-        <v>68900</v>
+        <v>69500</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63" t="s">
         <v>33</v>
       </c>
       <c r="C63" t="s">
         <v>34</v>
       </c>
       <c r="D63" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E63">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>42</v>
       </c>
       <c r="G63">
-        <v>63900</v>
+        <v>74900</v>
       </c>
       <c r="H63">
-        <v>63900</v>
+        <v>74900</v>
       </c>
       <c r="I63">
-        <v>63900</v>
+        <v>74900</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63"/>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64" t="s">
         <v>33</v>
       </c>
       <c r="C64" t="s">
         <v>34</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F64" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G64">
-        <v>68900</v>
+        <v>74500</v>
       </c>
       <c r="H64">
-        <v>68900</v>
+        <v>74500</v>
       </c>
       <c r="I64">
-        <v>68900</v>
+        <v>74500</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>33</v>
       </c>
       <c r="C65" t="s">
         <v>34</v>
       </c>
       <c r="D65" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E65">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G65">
-        <v>81900</v>
+        <v>68500</v>
       </c>
       <c r="H65">
-        <v>81900</v>
+        <v>68500</v>
       </c>
       <c r="I65">
-        <v>81900</v>
+        <v>68500</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65"/>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66" t="s">
         <v>33</v>
       </c>
       <c r="C66" t="s">
         <v>34</v>
       </c>
       <c r="D66" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E66">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>39</v>
       </c>
       <c r="G66">
-        <v>68900</v>
+        <v>73000</v>
       </c>
       <c r="H66">
-        <v>68900</v>
+        <v>73000</v>
       </c>
       <c r="I66">
-        <v>68900</v>
+        <v>73000</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66"/>
     </row>
     <row r="67" spans="1:12">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67" t="s">
         <v>33</v>
       </c>
       <c r="C67" t="s">
         <v>34</v>
       </c>
       <c r="D67" t="s">
         <v>23</v>
       </c>
       <c r="E67">
         <v>25</v>
       </c>
       <c r="F67" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G67">
-        <v>63900</v>
+        <v>68500</v>
       </c>
       <c r="H67">
-        <v>63900</v>
+        <v>68500</v>
       </c>
       <c r="I67">
-        <v>63900</v>
+        <v>68500</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68" t="s">
         <v>33</v>
       </c>
       <c r="C68" t="s">
         <v>34</v>
       </c>
       <c r="D68" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E68">
         <v>25</v>
       </c>
       <c r="F68" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G68">
-        <v>67000</v>
+        <v>74500</v>
       </c>
       <c r="H68">
-        <v>67000</v>
+        <v>74500</v>
       </c>
       <c r="I68">
-        <v>67000</v>
+        <v>74500</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68"/>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69" t="s">
         <v>33</v>
       </c>
       <c r="C69" t="s">
         <v>34</v>
       </c>
       <c r="D69" t="s">
         <v>23</v>
       </c>
       <c r="E69">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="F69" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G69">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="H69">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="I69">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69"/>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70" t="s">
         <v>33</v>
       </c>
       <c r="C70" t="s">
         <v>34</v>
       </c>
       <c r="D70" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E70">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="F70" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G70">
-        <v>68900</v>
+        <v>66500</v>
       </c>
       <c r="H70">
-        <v>68900</v>
+        <v>66500</v>
       </c>
       <c r="I70">
-        <v>68900</v>
+        <v>66500</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70"/>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71" t="s">
         <v>33</v>
       </c>
       <c r="C71" t="s">
         <v>34</v>
       </c>
       <c r="D71" t="s">
         <v>23</v>
       </c>
       <c r="E71">
         <v>3</v>
       </c>
       <c r="F71" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G71">
-        <v>60900</v>
+        <v>64900</v>
       </c>
       <c r="H71">
-        <v>60900</v>
+        <v>64900</v>
       </c>
       <c r="I71">
-        <v>60900</v>
+        <v>64900</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71"/>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72" t="s">
         <v>33</v>
       </c>
       <c r="C72" t="s">
         <v>34</v>
       </c>
       <c r="D72" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E72">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G72">
-        <v>60900</v>
+        <v>75500</v>
       </c>
       <c r="H72">
-        <v>60900</v>
+        <v>75500</v>
       </c>
       <c r="I72">
-        <v>60900</v>
+        <v>75500</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72"/>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73" t="s">
         <v>33</v>
       </c>
       <c r="C73" t="s">
         <v>34</v>
       </c>
       <c r="D73" t="s">
         <v>23</v>
       </c>
       <c r="E73">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F73" t="s">
         <v>39</v>
       </c>
       <c r="G73">
-        <v>60900</v>
+        <v>68500</v>
       </c>
       <c r="H73">
-        <v>60900</v>
+        <v>68500</v>
       </c>
       <c r="I73">
-        <v>60900</v>
+        <v>68500</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73"/>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74" t="s">
         <v>33</v>
       </c>
       <c r="C74" t="s">
         <v>34</v>
       </c>
       <c r="D74" t="s">
         <v>38</v>
       </c>
       <c r="E74">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>39</v>
       </c>
       <c r="G74">
-        <v>64400</v>
+        <v>73000</v>
       </c>
       <c r="H74">
-        <v>64400</v>
+        <v>73000</v>
       </c>
       <c r="I74">
-        <v>64400</v>
+        <v>73000</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74"/>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75" t="s">
         <v>33</v>
       </c>
       <c r="C75" t="s">
         <v>34</v>
       </c>
       <c r="D75" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E75">
         <v>30</v>
       </c>
       <c r="F75" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G75">
-        <v>63900</v>
+        <v>75500</v>
       </c>
       <c r="H75">
-        <v>63900</v>
+        <v>75500</v>
       </c>
       <c r="I75">
-        <v>63900</v>
+        <v>75500</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75"/>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76" t="s">
         <v>33</v>
       </c>
       <c r="C76" t="s">
         <v>34</v>
       </c>
       <c r="D76" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E76">
         <v>30</v>
       </c>
       <c r="F76" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G76">
-        <v>68900</v>
+        <v>68500</v>
       </c>
       <c r="H76">
-        <v>68900</v>
+        <v>68500</v>
       </c>
       <c r="I76">
-        <v>68900</v>
+        <v>68500</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76"/>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77" t="s">
         <v>33</v>
       </c>
       <c r="C77" t="s">
         <v>34</v>
       </c>
       <c r="D77" t="s">
         <v>38</v>
       </c>
       <c r="E77">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F77" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G77">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="H77">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="I77">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78" t="s">
         <v>33</v>
       </c>
       <c r="C78" t="s">
         <v>34</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F78" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G78">
-        <v>68900</v>
+        <v>69900</v>
       </c>
       <c r="H78">
-        <v>68900</v>
+        <v>69900</v>
       </c>
       <c r="I78">
-        <v>68900</v>
+        <v>69900</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78"/>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79" t="s">
         <v>33</v>
       </c>
       <c r="C79" t="s">
         <v>34</v>
       </c>
       <c r="D79" t="s">
         <v>23</v>
       </c>
       <c r="E79">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F79" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G79">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="H79">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="I79">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79"/>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80" t="s">
         <v>33</v>
       </c>
       <c r="C80" t="s">
         <v>34</v>
       </c>
       <c r="D80" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E80">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="F80" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G80">
-        <v>64000</v>
+        <v>64900</v>
       </c>
       <c r="H80">
-        <v>64000</v>
+        <v>64900</v>
       </c>
       <c r="I80">
-        <v>64000</v>
+        <v>64900</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80"/>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81" t="s">
         <v>33</v>
       </c>
       <c r="C81" t="s">
         <v>34</v>
       </c>
       <c r="D81" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E81">
         <v>4</v>
       </c>
       <c r="F81" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G81">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="H81">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="I81">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81"/>
     </row>
     <row r="82" spans="1:12">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82" t="s">
         <v>33</v>
       </c>
       <c r="C82" t="s">
         <v>34</v>
       </c>
       <c r="D82" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E82">
         <v>4</v>
       </c>
       <c r="F82" t="s">
         <v>39</v>
       </c>
       <c r="G82">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="H82">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="I82">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82"/>
     </row>
     <row r="83" spans="1:12">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83" t="s">
         <v>33</v>
       </c>
       <c r="C83" t="s">
         <v>34</v>
       </c>
       <c r="D83" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E83">
         <v>4</v>
       </c>
       <c r="F83" t="s">
         <v>39</v>
       </c>
       <c r="G83">
-        <v>64000</v>
+        <v>107900</v>
       </c>
       <c r="H83">
-        <v>64000</v>
+        <v>107900</v>
       </c>
       <c r="I83">
-        <v>64000</v>
+        <v>107900</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83"/>
     </row>
     <row r="84" spans="1:12">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84" t="s">
         <v>33</v>
       </c>
       <c r="C84" t="s">
         <v>34</v>
       </c>
       <c r="D84" t="s">
         <v>23</v>
       </c>
       <c r="E84">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
       <c r="G84">
-        <v>60900</v>
+        <v>68500</v>
       </c>
       <c r="H84">
-        <v>60900</v>
+        <v>68500</v>
       </c>
       <c r="I84">
-        <v>60900</v>
+        <v>68500</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84"/>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85" t="s">
         <v>33</v>
       </c>
       <c r="C85" t="s">
         <v>34</v>
       </c>
       <c r="D85" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E85">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="F85" t="s">
         <v>39</v>
       </c>
       <c r="G85">
-        <v>107900</v>
+        <v>74500</v>
       </c>
       <c r="H85">
-        <v>107900</v>
+        <v>74500</v>
       </c>
       <c r="I85">
-        <v>107900</v>
+        <v>74500</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85"/>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86" t="s">
         <v>33</v>
       </c>
       <c r="C86" t="s">
         <v>34</v>
       </c>
       <c r="D86" t="s">
         <v>23</v>
       </c>
       <c r="E86">
         <v>40</v>
       </c>
       <c r="F86" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G86">
-        <v>63900</v>
+        <v>68500</v>
       </c>
       <c r="H86">
-        <v>63900</v>
+        <v>68500</v>
       </c>
       <c r="I86">
-        <v>63900</v>
+        <v>68500</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86"/>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87" t="s">
         <v>33</v>
       </c>
       <c r="C87" t="s">
         <v>34</v>
       </c>
       <c r="D87" t="s">
         <v>40</v>
       </c>
       <c r="E87">
         <v>40</v>
       </c>
       <c r="F87" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G87">
-        <v>68900</v>
+        <v>74500</v>
       </c>
       <c r="H87">
-        <v>68900</v>
+        <v>74500</v>
       </c>
       <c r="I87">
-        <v>68900</v>
+        <v>74500</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87"/>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88" t="s">
         <v>33</v>
       </c>
       <c r="C88" t="s">
         <v>34</v>
       </c>
       <c r="D88" t="s">
         <v>23</v>
       </c>
       <c r="E88">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F88" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G88">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="H88">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="I88">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88"/>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89" t="s">
         <v>33</v>
       </c>
       <c r="C89" t="s">
         <v>34</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F89" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G89">
-        <v>68900</v>
+        <v>69900</v>
       </c>
       <c r="H89">
-        <v>68900</v>
+        <v>69900</v>
       </c>
       <c r="I89">
-        <v>68900</v>
+        <v>69900</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89"/>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90" t="s">
         <v>33</v>
       </c>
       <c r="C90" t="s">
         <v>34</v>
       </c>
       <c r="D90" t="s">
         <v>23</v>
       </c>
       <c r="E90">
         <v>5</v>
       </c>
       <c r="F90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G90">
-        <v>60900</v>
+        <v>64900</v>
       </c>
       <c r="H90">
-        <v>60900</v>
+        <v>64900</v>
       </c>
       <c r="I90">
-        <v>60900</v>
+        <v>64900</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90"/>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91" t="s">
         <v>33</v>
       </c>
       <c r="C91" t="s">
         <v>34</v>
       </c>
       <c r="D91" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E91">
         <v>5</v>
       </c>
       <c r="F91" t="s">
         <v>39</v>
       </c>
       <c r="G91">
-        <v>66500</v>
+        <v>107900</v>
       </c>
       <c r="H91">
-        <v>66500</v>
+        <v>107900</v>
       </c>
       <c r="I91">
-        <v>66500</v>
+        <v>107900</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91"/>
     </row>
     <row r="92" spans="1:12">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92" t="s">
         <v>33</v>
       </c>
       <c r="C92" t="s">
         <v>34</v>
       </c>
       <c r="D92" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E92">
         <v>5</v>
       </c>
       <c r="F92" t="s">
         <v>39</v>
       </c>
       <c r="G92">
-        <v>60900</v>
+        <v>67500</v>
       </c>
       <c r="H92">
-        <v>60900</v>
+        <v>67500</v>
       </c>
       <c r="I92">
-        <v>60900</v>
+        <v>67500</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92"/>
     </row>
     <row r="93" spans="1:12">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>33</v>
       </c>
       <c r="C93" t="s">
         <v>34</v>
       </c>
       <c r="D93" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E93">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F93" t="s">
         <v>39</v>
       </c>
       <c r="G93">
-        <v>107900</v>
+        <v>74500</v>
       </c>
       <c r="H93">
-        <v>107900</v>
+        <v>74500</v>
       </c>
       <c r="I93">
-        <v>107900</v>
+        <v>74500</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94" t="s">
         <v>33</v>
       </c>
       <c r="C94" t="s">
         <v>34</v>
       </c>
       <c r="D94" t="s">
         <v>38</v>
       </c>
       <c r="E94">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F94" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G94">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="H94">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="I94">
-        <v>64000</v>
+        <v>68500</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95" t="s">
         <v>33</v>
       </c>
       <c r="C95" t="s">
         <v>34</v>
       </c>
       <c r="D95" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E95">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="F95" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G95">
-        <v>68900</v>
+        <v>64900</v>
       </c>
       <c r="H95">
-        <v>68900</v>
+        <v>64900</v>
       </c>
       <c r="I95">
-        <v>68900</v>
+        <v>64900</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96" t="s">
         <v>33</v>
       </c>
       <c r="C96" t="s">
         <v>34</v>
       </c>
       <c r="D96" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E96">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="F96" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G96">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="H96">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="I96">
-        <v>63900</v>
+        <v>64900</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96"/>
     </row>
     <row r="97" spans="1:12">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97" t="s">
         <v>33</v>
       </c>
       <c r="C97" t="s">
         <v>34</v>
       </c>
       <c r="D97" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E97">
         <v>6</v>
       </c>
       <c r="F97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G97">
-        <v>60900</v>
+        <v>66500</v>
       </c>
       <c r="H97">
-        <v>60900</v>
+        <v>66500</v>
       </c>
       <c r="I97">
-        <v>60900</v>
+        <v>66500</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98" t="s">
         <v>33</v>
       </c>
       <c r="C98" t="s">
         <v>34</v>
       </c>
       <c r="D98" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98" t="s">
         <v>39</v>
       </c>
       <c r="G98">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="H98">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="I98">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99" t="s">
         <v>33</v>
       </c>
       <c r="C99" t="s">
         <v>34</v>
       </c>
       <c r="D99" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E99">
         <v>6</v>
       </c>
       <c r="F99" t="s">
         <v>39</v>
       </c>
       <c r="G99">
-        <v>64000</v>
+        <v>107900</v>
       </c>
       <c r="H99">
-        <v>64000</v>
+        <v>107900</v>
       </c>
       <c r="I99">
-        <v>64000</v>
+        <v>107900</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99"/>
     </row>
     <row r="100" spans="1:12">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100" t="s">
         <v>33</v>
       </c>
       <c r="C100" t="s">
         <v>34</v>
       </c>
       <c r="D100" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E100">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="F100" t="s">
         <v>39</v>
       </c>
       <c r="G100">
-        <v>66500</v>
+        <v>98000</v>
       </c>
       <c r="H100">
-        <v>66500</v>
+        <v>98000</v>
       </c>
       <c r="I100">
-        <v>66500</v>
+        <v>98000</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100"/>
     </row>
     <row r="101" spans="1:12">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101" t="s">
         <v>33</v>
       </c>
       <c r="C101" t="s">
         <v>34</v>
       </c>
       <c r="D101" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E101">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="F101" t="s">
         <v>39</v>
       </c>
       <c r="G101">
-        <v>107900</v>
+        <v>98000</v>
       </c>
       <c r="H101">
-        <v>107900</v>
+        <v>98000</v>
       </c>
       <c r="I101">
-        <v>107900</v>
+        <v>98000</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101"/>
     </row>
     <row r="102" spans="1:12">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102" t="s">
         <v>33</v>
       </c>
       <c r="C102" t="s">
         <v>34</v>
       </c>
       <c r="D102" t="s">
         <v>23</v>
       </c>
       <c r="E102">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F102" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G102">
-        <v>98000</v>
+        <v>63500</v>
       </c>
       <c r="H102">
-        <v>98000</v>
+        <v>63500</v>
       </c>
       <c r="I102">
-        <v>98000</v>
+        <v>63500</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102"/>
     </row>
     <row r="103" spans="1:12">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103" t="s">
         <v>33</v>
       </c>
       <c r="C103" t="s">
         <v>34</v>
       </c>
       <c r="D103" t="s">
         <v>23</v>
       </c>
       <c r="E103">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="F103" t="s">
         <v>39</v>
       </c>
       <c r="G103">
-        <v>98000</v>
+        <v>63500</v>
       </c>
       <c r="H103">
-        <v>98000</v>
+        <v>63500</v>
       </c>
       <c r="I103">
-        <v>98000</v>
+        <v>63500</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103"/>
     </row>
     <row r="104" spans="1:12">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104" t="s">
         <v>33</v>
       </c>
       <c r="C104" t="s">
         <v>34</v>
       </c>
       <c r="D104" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E104">
         <v>8</v>
       </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G104">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="H104">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="I104">
-        <v>60900</v>
+        <v>69900</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104"/>
     </row>
     <row r="105" spans="1:12">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105" t="s">
         <v>33</v>
       </c>
       <c r="C105" t="s">
         <v>34</v>
       </c>
       <c r="D105" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E105">
         <v>8</v>
       </c>
       <c r="F105" t="s">
         <v>39</v>
       </c>
       <c r="G105">
-        <v>60900</v>
+        <v>67500</v>
       </c>
       <c r="H105">
-        <v>60900</v>
+        <v>67500</v>
       </c>
       <c r="I105">
-        <v>60900</v>
+        <v>67500</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105"/>
     </row>
     <row r="106" spans="1:12">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106" t="s">
         <v>33</v>
       </c>
       <c r="C106" t="s">
         <v>34</v>
       </c>
       <c r="D106" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E106">
         <v>8</v>
       </c>
       <c r="F106" t="s">
         <v>39</v>
       </c>
       <c r="G106">
-        <v>66500</v>
+        <v>107900</v>
       </c>
       <c r="H106">
-        <v>66500</v>
+        <v>107900</v>
       </c>
       <c r="I106">
-        <v>66500</v>
+        <v>107900</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106"/>
     </row>
     <row r="107" spans="1:12">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107" t="s">
         <v>33</v>
       </c>
       <c r="C107" t="s">
         <v>34</v>
       </c>
       <c r="D107" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E107">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="F107" t="s">
         <v>39</v>
       </c>
       <c r="G107">
-        <v>64000</v>
+        <v>107000</v>
       </c>
       <c r="H107">
-        <v>64000</v>
+        <v>107000</v>
       </c>
       <c r="I107">
-        <v>64000</v>
+        <v>107000</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107"/>
     </row>
     <row r="108" spans="1:12">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108" t="s">
         <v>33</v>
       </c>
       <c r="C108" t="s">
         <v>34</v>
       </c>
       <c r="D108" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E108">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="F108" t="s">
         <v>39</v>
       </c>
       <c r="G108">
-        <v>107900</v>
+        <v>89000</v>
       </c>
       <c r="H108">
-        <v>107900</v>
+        <v>89000</v>
       </c>
       <c r="I108">
-        <v>107900</v>
+        <v>89000</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108"/>
     </row>
     <row r="109" spans="1:12">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109" t="s">
         <v>33</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="D109"/>
       <c r="E109">
-        <v>80</v>
+        <v>306</v>
       </c>
       <c r="F109" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G109">
-        <v>107000</v>
+        <v>89000</v>
       </c>
       <c r="H109">
-        <v>107000</v>
+        <v>89000</v>
       </c>
       <c r="I109">
-        <v>107000</v>
+        <v>89000</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109"/>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110" t="s">
         <v>33</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="D110"/>
       <c r="E110">
-        <v>90</v>
+        <v>406</v>
       </c>
       <c r="F110" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G110">
-        <v>95000</v>
+        <v>86000</v>
       </c>
       <c r="H110">
-        <v>95000</v>
+        <v>86000</v>
       </c>
       <c r="I110">
-        <v>95000</v>
+        <v>86000</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110"/>
     </row>
     <row r="111" spans="1:12">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111" t="s">
         <v>33</v>
       </c>
       <c r="C111" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D111"/>
       <c r="E111">
-        <v>306</v>
+        <v>408</v>
       </c>
       <c r="F111" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G111">
-        <v>89000</v>
+        <v>86000</v>
       </c>
       <c r="H111">
-        <v>89000</v>
+        <v>86000</v>
       </c>
       <c r="I111">
-        <v>89000</v>
+        <v>86000</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111"/>
     </row>
     <row r="112" spans="1:12">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112" t="s">
         <v>33</v>
       </c>
       <c r="C112" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D112"/>
       <c r="E112">
-        <v>406</v>
+        <v>506</v>
       </c>
       <c r="F112" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G112">
-        <v>85000</v>
+        <v>86000</v>
       </c>
       <c r="H112">
-        <v>85000</v>
+        <v>86000</v>
       </c>
       <c r="I112">
-        <v>85000</v>
+        <v>86000</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112"/>
     </row>
     <row r="113" spans="1:12">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113" t="s">
         <v>33</v>
       </c>
       <c r="C113" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D113"/>
       <c r="E113">
-        <v>408</v>
+        <v>508</v>
       </c>
       <c r="F113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G113">
-        <v>85000</v>
+        <v>86000</v>
       </c>
       <c r="H113">
-        <v>85000</v>
+        <v>86000</v>
       </c>
       <c r="I113">
-        <v>85000</v>
+        <v>86000</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113"/>
     </row>
     <row r="114" spans="1:12">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114" t="s">
         <v>33</v>
       </c>
       <c r="C114" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D114"/>
+        <v>47</v>
+      </c>
+      <c r="D114" t="s">
+        <v>23</v>
+      </c>
       <c r="E114">
-        <v>506</v>
+        <v>3</v>
       </c>
       <c r="F114" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="G114">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="H114">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="I114">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114"/>
     </row>
     <row r="115" spans="1:12">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115" t="s">
         <v>33</v>
       </c>
       <c r="C115" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D115"/>
+        <v>47</v>
+      </c>
+      <c r="D115" t="s">
+        <v>23</v>
+      </c>
       <c r="E115">
-        <v>508</v>
+        <v>3</v>
       </c>
       <c r="F115" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G115">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="H115">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="I115">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115"/>
     </row>
     <row r="116" spans="1:12">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116" t="s">
         <v>33</v>
       </c>
       <c r="C116" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D116"/>
+        <v>47</v>
+      </c>
+      <c r="D116" t="s">
+        <v>23</v>
+      </c>
       <c r="E116">
-        <v>510</v>
+        <v>4</v>
       </c>
       <c r="F116" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="G116">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="H116">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="I116">
-        <v>85000</v>
+        <v>63500</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116"/>
     </row>
     <row r="117" spans="1:12">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117" t="s">
         <v>33</v>
       </c>
       <c r="C117" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D117" t="s">
         <v>23</v>
       </c>
       <c r="E117">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G117">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="H117">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="I117">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117"/>
     </row>
     <row r="118" spans="1:12">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118" t="s">
         <v>33</v>
       </c>
       <c r="C118" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D118" t="s">
         <v>23</v>
       </c>
       <c r="E118">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F118" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G118">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="H118">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="I118">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118"/>
     </row>
     <row r="119" spans="1:12">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119" t="s">
         <v>33</v>
       </c>
       <c r="C119" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D119" t="s">
         <v>23</v>
       </c>
       <c r="E119">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G119">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="H119">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="I119">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119"/>
     </row>
     <row r="120" spans="1:12">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120" t="s">
         <v>33</v>
       </c>
       <c r="C120" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D120" t="s">
         <v>23</v>
       </c>
       <c r="E120">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F120" t="s">
         <v>39</v>
       </c>
       <c r="G120">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="H120">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="I120">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120"/>
     </row>
     <row r="121" spans="1:12">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121" t="s">
         <v>33</v>
       </c>
       <c r="C121" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s">
         <v>23</v>
       </c>
       <c r="E121">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F121" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G121">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="H121">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="I121">
-        <v>61900</v>
+        <v>63500</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121"/>
     </row>
     <row r="122" spans="1:12">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122" t="s">
         <v>33</v>
       </c>
       <c r="C122" t="s">
+        <v>48</v>
+      </c>
+      <c r="D122" t="s">
         <v>49</v>
       </c>
-      <c r="D122" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="E122" t="s">
+        <v>50</v>
       </c>
       <c r="F122" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G122">
-        <v>61900</v>
+        <v>69700</v>
       </c>
       <c r="H122">
-        <v>61900</v>
+        <v>69700</v>
       </c>
       <c r="I122">
-        <v>61900</v>
+        <v>69700</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122"/>
     </row>
     <row r="123" spans="1:12">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123" t="s">
         <v>33</v>
       </c>
       <c r="C123" t="s">
+        <v>48</v>
+      </c>
+      <c r="D123" t="s">
         <v>49</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F123" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G123">
-        <v>61900</v>
+        <v>69300</v>
       </c>
       <c r="H123">
-        <v>61900</v>
+        <v>69300</v>
       </c>
       <c r="I123">
-        <v>61900</v>
+        <v>69300</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123"/>
     </row>
     <row r="124" spans="1:12">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124" t="s">
         <v>33</v>
       </c>
       <c r="C124" t="s">
+        <v>48</v>
+      </c>
+      <c r="D124" t="s">
         <v>49</v>
       </c>
-      <c r="D124" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="E124" t="s">
+        <v>51</v>
       </c>
       <c r="F124" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G124">
-        <v>61900</v>
+        <v>69300</v>
       </c>
       <c r="H124">
-        <v>61900</v>
+        <v>69300</v>
       </c>
       <c r="I124">
-        <v>61900</v>
+        <v>69300</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124"/>
     </row>
     <row r="125" spans="1:12">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125" t="s">
         <v>33</v>
       </c>
       <c r="C125" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D125" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E125" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F125" t="s">
         <v>36</v>
       </c>
       <c r="G125">
-        <v>70300</v>
+        <v>68900</v>
       </c>
       <c r="H125">
-        <v>70300</v>
+        <v>68900</v>
       </c>
       <c r="I125">
-        <v>70300</v>
+        <v>68900</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125"/>
     </row>
     <row r="126" spans="1:12">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126" t="s">
         <v>33</v>
       </c>
       <c r="C126" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D126" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F126" t="s">
         <v>36</v>
       </c>
       <c r="G126">
-        <v>69900</v>
+        <v>68900</v>
       </c>
       <c r="H126">
-        <v>69900</v>
+        <v>68900</v>
       </c>
       <c r="I126">
-        <v>69900</v>
+        <v>68900</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126"/>
     </row>
     <row r="127" spans="1:12">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127" t="s">
         <v>33</v>
       </c>
       <c r="C127" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D127" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E127" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F127" t="s">
         <v>36</v>
       </c>
       <c r="G127">
-        <v>69900</v>
+        <v>68900</v>
       </c>
       <c r="H127">
-        <v>69900</v>
+        <v>68900</v>
       </c>
       <c r="I127">
-        <v>69900</v>
+        <v>68900</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127"/>
     </row>
     <row r="128" spans="1:12">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128" t="s">
         <v>33</v>
       </c>
       <c r="C128" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D128" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>49</v>
+      </c>
+      <c r="E128">
+        <v>3</v>
       </c>
       <c r="F128" t="s">
         <v>36</v>
       </c>
       <c r="G128">
-        <v>69300</v>
+        <v>68900</v>
       </c>
       <c r="H128">
-        <v>69300</v>
+        <v>68900</v>
       </c>
       <c r="I128">
-        <v>69300</v>
+        <v>68900</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128"/>
     </row>
     <row r="129" spans="1:12">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="C129"/>
       <c r="D129" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E129">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="F129" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="G129">
-        <v>69300</v>
+        <v>83000</v>
       </c>
       <c r="H129">
-        <v>69300</v>
+        <v>83000</v>
       </c>
       <c r="I129">
-        <v>69300</v>
+        <v>83000</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129"/>
     </row>
     <row r="130" spans="1:12">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="C130"/>
       <c r="D130" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>23</v>
+      </c>
+      <c r="E130">
+        <v>100</v>
       </c>
       <c r="F130" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="G130">
-        <v>69300</v>
+        <v>82000</v>
       </c>
       <c r="H130">
-        <v>69300</v>
+        <v>82000</v>
       </c>
       <c r="I130">
-        <v>69300</v>
+        <v>82000</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130"/>
     </row>
     <row r="131" spans="1:12">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="C131"/>
       <c r="D131" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E131">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F131" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="G131">
-        <v>69300</v>
+        <v>88000</v>
       </c>
       <c r="H131">
-        <v>69300</v>
+        <v>88000</v>
       </c>
       <c r="I131">
-        <v>69300</v>
+        <v>88000</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131"/>
     </row>
     <row r="132" spans="1:12">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C132"/>
       <c r="D132" t="s">
         <v>23</v>
       </c>
       <c r="E132">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="F132" t="s">
         <v>56</v>
       </c>
       <c r="G132">
-        <v>75000</v>
+        <v>85000</v>
       </c>
       <c r="H132">
-        <v>75000</v>
+        <v>85000</v>
       </c>
       <c r="I132">
-        <v>75000</v>
+        <v>85000</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132"/>
     </row>
     <row r="133" spans="1:12">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C133"/>
       <c r="D133" t="s">
         <v>23</v>
       </c>
       <c r="E133">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="F133" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G133">
-        <v>73000</v>
+        <v>85000</v>
       </c>
       <c r="H133">
-        <v>73000</v>
+        <v>85000</v>
       </c>
       <c r="I133">
-        <v>73000</v>
+        <v>85000</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133"/>
     </row>
     <row r="134" spans="1:12">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="B134" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C134"/>
       <c r="D134" t="s">
         <v>23</v>
       </c>
       <c r="E134">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="F134" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G134">
-        <v>68500</v>
+        <v>84000</v>
       </c>
       <c r="H134">
-        <v>68500</v>
+        <v>84000</v>
       </c>
       <c r="I134">
-        <v>68500</v>
+        <v>84000</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134"/>
     </row>
     <row r="135" spans="1:12">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="B135" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C135"/>
       <c r="D135" t="s">
         <v>23</v>
       </c>
       <c r="E135">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="F135" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G135">
-        <v>66000</v>
+        <v>80000</v>
       </c>
       <c r="H135">
-        <v>66000</v>
+        <v>80000</v>
       </c>
       <c r="I135">
-        <v>66000</v>
+        <v>80000</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135"/>
     </row>
     <row r="136" spans="1:12">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="B136" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C136"/>
+        <v>58</v>
+      </c>
+      <c r="C136" t="s">
+        <v>59</v>
+      </c>
       <c r="D136" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>38</v>
+      </c>
+      <c r="E136" t="s">
+        <v>60</v>
       </c>
       <c r="F136" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G136">
-        <v>65500</v>
+        <v>125000</v>
       </c>
       <c r="H136">
-        <v>65500</v>
+        <v>125000</v>
       </c>
       <c r="I136">
-        <v>65500</v>
+        <v>125000</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136"/>
     </row>
     <row r="137" spans="1:12">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="B137" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C137"/>
+        <v>58</v>
+      </c>
+      <c r="C137" t="s">
+        <v>59</v>
+      </c>
       <c r="D137" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>38</v>
+      </c>
+      <c r="E137" t="s">
+        <v>60</v>
       </c>
       <c r="F137" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G137">
-        <v>63000</v>
+        <v>125000</v>
       </c>
       <c r="H137">
-        <v>63000</v>
+        <v>125000</v>
       </c>
       <c r="I137">
-        <v>63000</v>
+        <v>125000</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137"/>
     </row>
     <row r="138" spans="1:12">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="B138" t="s">
+        <v>58</v>
+      </c>
+      <c r="C138" t="s">
+        <v>59</v>
+      </c>
+      <c r="D138" t="s">
+        <v>38</v>
+      </c>
+      <c r="E138" t="s">
+        <v>60</v>
+      </c>
+      <c r="F138" t="s">
         <v>55</v>
       </c>
-      <c r="C138"/>
-[...8 lines deleted...]
-      </c>
       <c r="G138">
-        <v>63000</v>
+        <v>125000</v>
       </c>
       <c r="H138">
-        <v>63000</v>
+        <v>125000</v>
       </c>
       <c r="I138">
-        <v>63000</v>
+        <v>125000</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138"/>
     </row>
     <row r="139" spans="1:12">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="B139" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C139"/>
+        <v>58</v>
+      </c>
+      <c r="C139" t="s">
+        <v>59</v>
+      </c>
       <c r="D139" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>38</v>
+      </c>
+      <c r="E139" t="s">
+        <v>62</v>
       </c>
       <c r="F139" t="s">
         <v>57</v>
       </c>
       <c r="G139">
-        <v>73000</v>
+        <v>125000</v>
       </c>
       <c r="H139">
-        <v>73000</v>
+        <v>125000</v>
       </c>
       <c r="I139">
-        <v>73000</v>
+        <v>125000</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139"/>
     </row>
     <row r="140" spans="1:12">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="B140" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C140" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D140" t="s">
         <v>38</v>
       </c>
       <c r="E140" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F140" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G140">
         <v>125000</v>
       </c>
       <c r="H140">
         <v>125000</v>
       </c>
       <c r="I140">
         <v>125000</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140"/>
     </row>
     <row r="141" spans="1:12">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="B141" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C141" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D141" t="s">
         <v>38</v>
       </c>
       <c r="E141" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F141" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G141">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="H141">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="I141">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141"/>
     </row>
     <row r="142" spans="1:12">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="B142" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C142" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D142" t="s">
         <v>38</v>
       </c>
       <c r="E142" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F142" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G142">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="H142">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="I142">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142"/>
     </row>
     <row r="143" spans="1:12">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="B143" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C143" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D143" t="s">
         <v>38</v>
       </c>
       <c r="E143" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F143" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G143">
         <v>125000</v>
       </c>
       <c r="H143">
         <v>125000</v>
       </c>
       <c r="I143">
         <v>125000</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143"/>
     </row>
     <row r="144" spans="1:12">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="B144" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C144" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D144" t="s">
         <v>38</v>
       </c>
       <c r="E144" t="s">
         <v>65</v>
       </c>
       <c r="F144" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G144">
         <v>125000</v>
       </c>
       <c r="H144">
         <v>125000</v>
       </c>
       <c r="I144">
         <v>125000</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144"/>
     </row>
     <row r="145" spans="1:12">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="B145" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C145" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D145" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F145" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="G145">
-        <v>125000</v>
+        <v>70500</v>
       </c>
       <c r="H145">
-        <v>125000</v>
+        <v>70500</v>
       </c>
       <c r="I145">
-        <v>125000</v>
+        <v>70500</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145"/>
     </row>
     <row r="146" spans="1:12">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="B146" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C146" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D146" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F146" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G146">
-        <v>125000</v>
+        <v>70500</v>
       </c>
       <c r="H146">
-        <v>125000</v>
+        <v>70500</v>
       </c>
       <c r="I146">
-        <v>125000</v>
+        <v>70500</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146"/>
     </row>
     <row r="147" spans="1:12">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="B147" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C147" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D147" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="F147" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G147">
-        <v>140000</v>
+        <v>69500</v>
       </c>
       <c r="H147">
-        <v>140000</v>
+        <v>69500</v>
       </c>
       <c r="I147">
-        <v>140000</v>
+        <v>69500</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147"/>
     </row>
     <row r="148" spans="1:12">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="B148" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C148" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D148" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="F148" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="G148">
-        <v>140000</v>
+        <v>69500</v>
       </c>
       <c r="H148">
-        <v>140000</v>
+        <v>69500</v>
       </c>
       <c r="I148">
-        <v>140000</v>
+        <v>69500</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148"/>
     </row>
     <row r="149" spans="1:12">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="B149" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C149" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D149" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F149" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G149">
-        <v>125000</v>
+        <v>67500</v>
       </c>
       <c r="H149">
-        <v>125000</v>
+        <v>67500</v>
       </c>
       <c r="I149">
-        <v>125000</v>
+        <v>67500</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149"/>
     </row>
     <row r="150" spans="1:12">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="B150" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C150" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D150" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F150" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="G150">
-        <v>125000</v>
+        <v>67500</v>
       </c>
       <c r="H150">
-        <v>125000</v>
+        <v>67500</v>
       </c>
       <c r="I150">
-        <v>125000</v>
+        <v>67500</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150"/>
     </row>
     <row r="151" spans="1:12">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="B151" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C151" t="s">
+        <v>66</v>
+      </c>
+      <c r="D151" t="s">
+        <v>23</v>
+      </c>
+      <c r="E151" t="s">
+        <v>72</v>
+      </c>
+      <c r="F151" t="s">
         <v>69</v>
       </c>
-      <c r="D151" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G151">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="H151">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="I151">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151"/>
     </row>
     <row r="152" spans="1:12">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="B152" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C152" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D152" t="s">
         <v>23</v>
       </c>
       <c r="E152" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F152" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G152">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="H152">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="I152">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152"/>
     </row>
     <row r="153" spans="1:12">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="B153" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C153" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D153" t="s">
         <v>23</v>
       </c>
       <c r="E153" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F153" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G153">
-        <v>64000</v>
+        <v>67500</v>
       </c>
       <c r="H153">
-        <v>64000</v>
+        <v>67500</v>
       </c>
       <c r="I153">
-        <v>64000</v>
+        <v>67500</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153"/>
     </row>
     <row r="154" spans="1:12">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="B154" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C154" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D154" t="s">
         <v>23</v>
       </c>
       <c r="E154" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F154" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G154">
-        <v>64000</v>
+        <v>67500</v>
       </c>
       <c r="H154">
-        <v>64000</v>
+        <v>67500</v>
       </c>
       <c r="I154">
-        <v>64000</v>
+        <v>67500</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154"/>
     </row>
     <row r="155" spans="1:12">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="B155" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C155" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D155" t="s">
         <v>23</v>
       </c>
       <c r="E155" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F155" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G155">
-        <v>63000</v>
+        <v>67500</v>
       </c>
       <c r="H155">
-        <v>63000</v>
+        <v>67500</v>
       </c>
       <c r="I155">
-        <v>63000</v>
+        <v>67500</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155"/>
     </row>
     <row r="156" spans="1:12">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="B156" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C156" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D156" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E156" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F156" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G156">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="H156">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="I156">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156"/>
     </row>
     <row r="157" spans="1:12">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="B157" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C157" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D157" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E157" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F157" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="G157">
-        <v>63000</v>
+        <v>70500</v>
       </c>
       <c r="H157">
-        <v>63000</v>
+        <v>70500</v>
       </c>
       <c r="I157">
-        <v>63000</v>
+        <v>70500</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157"/>
     </row>
     <row r="158" spans="1:12">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="B158" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C158" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D158" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E158" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F158" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="G158">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="H158">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="I158">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158"/>
     </row>
     <row r="159" spans="1:12">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="B159" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C159" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D159" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E159" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F159" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="G159">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="H159">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="I159">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159"/>
     </row>
     <row r="160" spans="1:12">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="B160" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C160" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D160" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E160" t="s">
         <v>78</v>
       </c>
       <c r="F160" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="G160">
-        <v>63000</v>
+        <v>70500</v>
       </c>
       <c r="H160">
-        <v>63000</v>
+        <v>70500</v>
       </c>
       <c r="I160">
-        <v>63000</v>
+        <v>70500</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160"/>
     </row>
     <row r="161" spans="1:12">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="B161" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C161" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D161" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E161" t="s">
         <v>78</v>
       </c>
       <c r="F161" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="G161">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="H161">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="I161">
-        <v>63000</v>
+        <v>64500</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161"/>
     </row>
     <row r="162" spans="1:12">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="B162" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C162" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D162" t="s">
         <v>34</v>
       </c>
       <c r="E162" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F162" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G162">
-        <v>60500</v>
+        <v>66000</v>
       </c>
       <c r="H162">
-        <v>60500</v>
+        <v>66000</v>
       </c>
       <c r="I162">
-        <v>60500</v>
+        <v>66000</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162"/>
     </row>
     <row r="163" spans="1:12">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="B163" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C163" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F163" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G163">
-        <v>65500</v>
+        <v>72000</v>
       </c>
       <c r="H163">
-        <v>65500</v>
+        <v>72000</v>
       </c>
       <c r="I163">
-        <v>65500</v>
+        <v>72000</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163"/>
     </row>
     <row r="164" spans="1:12">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="B164" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C164" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D164" t="s">
         <v>34</v>
       </c>
       <c r="E164" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F164" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G164">
-        <v>59500</v>
+        <v>66000</v>
       </c>
       <c r="H164">
-        <v>59500</v>
+        <v>66000</v>
       </c>
       <c r="I164">
-        <v>59500</v>
+        <v>66000</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164"/>
     </row>
     <row r="165" spans="1:12">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="B165" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C165" t="s">
+        <v>77</v>
+      </c>
+      <c r="D165" t="s">
+        <v>34</v>
+      </c>
+      <c r="E165" t="s">
         <v>80</v>
       </c>
-      <c r="D165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F165" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G165">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="H165">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="I165">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165"/>
     </row>
     <row r="166" spans="1:12">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="B166" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C166" t="s">
+        <v>77</v>
+      </c>
+      <c r="D166" t="s">
+        <v>34</v>
+      </c>
+      <c r="E166" t="s">
         <v>80</v>
       </c>
-      <c r="D166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F166" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G166">
-        <v>65500</v>
+        <v>64000</v>
       </c>
       <c r="H166">
-        <v>65500</v>
+        <v>64000</v>
       </c>
       <c r="I166">
-        <v>65500</v>
+        <v>64000</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166"/>
     </row>
     <row r="167" spans="1:12">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="B167" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C167" t="s">
+        <v>77</v>
+      </c>
+      <c r="D167" t="s">
+        <v>34</v>
+      </c>
+      <c r="E167" t="s">
         <v>80</v>
       </c>
-      <c r="D167" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F167" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G167">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="H167">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="I167">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167"/>
     </row>
     <row r="168" spans="1:12">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="B168" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C168" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D168" t="s">
         <v>34</v>
       </c>
       <c r="E168" t="s">
         <v>81</v>
       </c>
       <c r="F168" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G168">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="H168">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="I168">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168"/>
     </row>
     <row r="169" spans="1:12">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="B169" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C169" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D169" t="s">
         <v>34</v>
       </c>
       <c r="E169" t="s">
         <v>81</v>
       </c>
       <c r="F169" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G169">
-        <v>61500</v>
+        <v>64000</v>
       </c>
       <c r="H169">
-        <v>61500</v>
+        <v>64000</v>
       </c>
       <c r="I169">
-        <v>61500</v>
+        <v>64000</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169"/>
     </row>
     <row r="170" spans="1:12">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="B170" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C170" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D170" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E170" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F170" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="G170">
-        <v>67500</v>
+        <v>64500</v>
       </c>
       <c r="H170">
-        <v>67500</v>
+        <v>64500</v>
       </c>
       <c r="I170">
-        <v>67500</v>
+        <v>64500</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170"/>
     </row>
     <row r="171" spans="1:12">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="B171" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C171" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D171" t="s">
         <v>34</v>
       </c>
       <c r="E171" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F171" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G171">
-        <v>61500</v>
+        <v>64500</v>
       </c>
       <c r="H171">
-        <v>61500</v>
+        <v>64500</v>
       </c>
       <c r="I171">
-        <v>61500</v>
+        <v>64500</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171"/>
     </row>
     <row r="172" spans="1:12">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="B172" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C172" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D172" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E172" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F172" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G172">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="H172">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="I172">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172"/>
     </row>
     <row r="173" spans="1:12">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="B173" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C173" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D173" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E173" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F173" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G173">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="H173">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="I173">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173"/>
     </row>
     <row r="174" spans="1:12">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="B174" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C174" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D174" t="s">
         <v>34</v>
       </c>
       <c r="E174" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F174" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G174">
-        <v>59500</v>
+        <v>64500</v>
       </c>
       <c r="H174">
-        <v>59500</v>
+        <v>64500</v>
       </c>
       <c r="I174">
-        <v>59500</v>
+        <v>64500</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174"/>
     </row>
     <row r="175" spans="1:12">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="B175" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C175" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D175" t="s">
         <v>34</v>
       </c>
       <c r="E175" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F175" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G175">
-        <v>60000</v>
+        <v>64500</v>
       </c>
       <c r="H175">
-        <v>60000</v>
+        <v>64500</v>
       </c>
       <c r="I175">
-        <v>60000</v>
+        <v>64500</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175"/>
     </row>
     <row r="176" spans="1:12">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="B176" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C176" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D176" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E176" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F176" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G176">
-        <v>60000</v>
+        <v>72000</v>
       </c>
       <c r="H176">
-        <v>60000</v>
+        <v>72000</v>
       </c>
       <c r="I176">
-        <v>60000</v>
+        <v>72000</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176"/>
     </row>
     <row r="177" spans="1:12">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="B177" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C177" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D177" t="s">
         <v>34</v>
       </c>
       <c r="E177" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F177" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G177">
-        <v>60000</v>
+        <v>64000</v>
       </c>
       <c r="H177">
-        <v>60000</v>
+        <v>64000</v>
       </c>
       <c r="I177">
-        <v>60000</v>
+        <v>64000</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177"/>
     </row>
     <row r="178" spans="1:12">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="B178" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C178" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D178" t="s">
         <v>34</v>
       </c>
       <c r="E178" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F178" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G178">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="H178">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="I178">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178"/>
     </row>
     <row r="179" spans="1:12">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="B179" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C179" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D179" t="s">
         <v>34</v>
       </c>
       <c r="E179" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F179" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G179">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="H179">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="I179">
-        <v>59500</v>
+        <v>64000</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179"/>
     </row>
     <row r="180" spans="1:12">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="B180" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C180" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D180" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E180" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F180" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G180">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="H180">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="I180">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180"/>
     </row>
     <row r="181" spans="1:12">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="B181" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C181" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D181" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E181" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F181" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G181">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="H181">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="I181">
-        <v>65500</v>
+        <v>64500</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181"/>
     </row>
     <row r="182" spans="1:12">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="B182" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C182" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D182" t="s">
         <v>34</v>
       </c>
       <c r="E182" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F182" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G182">
-        <v>59500</v>
+        <v>64500</v>
       </c>
       <c r="H182">
-        <v>59500</v>
+        <v>64500</v>
       </c>
       <c r="I182">
-        <v>59500</v>
+        <v>64500</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182"/>
     </row>
     <row r="183" spans="1:12">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="B183" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C183" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D183" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E183" t="s">
         <v>86</v>
       </c>
       <c r="F183" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G183">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="H183">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="I183">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183"/>
     </row>
     <row r="184" spans="1:12">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="B184" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C184" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D184" t="s">
         <v>34</v>
       </c>
       <c r="E184" t="s">
         <v>86</v>
       </c>
       <c r="F184" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G184">
-        <v>59500</v>
+        <v>65000</v>
       </c>
       <c r="H184">
-        <v>59500</v>
+        <v>65000</v>
       </c>
       <c r="I184">
-        <v>59500</v>
+        <v>65000</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184"/>
     </row>
     <row r="185" spans="1:12">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="B185" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C185" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D185" t="s">
         <v>34</v>
       </c>
       <c r="E185" t="s">
         <v>86</v>
       </c>
       <c r="F185" t="s">
         <v>57</v>
       </c>
       <c r="G185">
-        <v>61500</v>
+        <v>65000</v>
       </c>
       <c r="H185">
-        <v>61500</v>
+        <v>65000</v>
       </c>
       <c r="I185">
-        <v>61500</v>
+        <v>65000</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185"/>
     </row>
     <row r="186" spans="1:12">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="B186" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C186" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D186" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E186" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F186" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G186">
-        <v>67500</v>
+        <v>65000</v>
       </c>
       <c r="H186">
-        <v>67500</v>
+        <v>65000</v>
       </c>
       <c r="I186">
-        <v>67500</v>
+        <v>65000</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186"/>
     </row>
     <row r="187" spans="1:12">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="B187" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C187" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D187" t="s">
         <v>34</v>
       </c>
       <c r="E187" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F187" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G187">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="H187">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="I187">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187"/>
     </row>
     <row r="188" spans="1:12">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="B188" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C188" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D188" t="s">
         <v>34</v>
       </c>
       <c r="E188" t="s">
         <v>88</v>
       </c>
       <c r="F188" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G188">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="H188">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="I188">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188"/>
     </row>
     <row r="189" spans="1:12">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="B189" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C189" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D189" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E189" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F189" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G189">
-        <v>59500</v>
+        <v>71000</v>
       </c>
       <c r="H189">
-        <v>59500</v>
+        <v>71000</v>
       </c>
       <c r="I189">
-        <v>59500</v>
+        <v>71000</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189"/>
     </row>
     <row r="190" spans="1:12">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="B190" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C190" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D190" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E190" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F190" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G190">
-        <v>59500</v>
+        <v>71000</v>
       </c>
       <c r="H190">
-        <v>59500</v>
+        <v>71000</v>
       </c>
       <c r="I190">
-        <v>59500</v>
+        <v>71000</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190"/>
     </row>
     <row r="191" spans="1:12">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="B191" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C191" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D191" t="s">
         <v>34</v>
       </c>
       <c r="E191" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F191" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G191">
-        <v>61000</v>
+        <v>65000</v>
       </c>
       <c r="H191">
-        <v>61000</v>
+        <v>65000</v>
       </c>
       <c r="I191">
-        <v>61000</v>
+        <v>65000</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191"/>
     </row>
     <row r="192" spans="1:12">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="B192" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C192" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D192" t="s">
         <v>34</v>
       </c>
       <c r="E192" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F192" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G192">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H192">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I192">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192"/>
     </row>
     <row r="193" spans="1:12">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="B193" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C193" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D193" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E193" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F193" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="G193">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="H193">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="I193">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193"/>
     </row>
     <row r="194" spans="1:12">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="B194" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C194" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D194" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E194" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F194" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G194">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="H194">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="I194">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194"/>
     </row>
     <row r="195" spans="1:12">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="B195" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C195" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D195" t="s">
         <v>34</v>
       </c>
       <c r="E195" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F195" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G195">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H195">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I195">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195"/>
     </row>
     <row r="196" spans="1:12">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="B196" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C196" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D196" t="s">
         <v>34</v>
       </c>
       <c r="E196" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F196" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G196">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="H196">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="I196">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196"/>
     </row>
     <row r="197" spans="1:12">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="B197" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C197" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D197" t="s">
         <v>34</v>
       </c>
       <c r="E197" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F197" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G197">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="H197">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="I197">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197"/>
     </row>
     <row r="198" spans="1:12">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="B198" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C198" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D198" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E198" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F198" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G198">
-        <v>66500</v>
+        <v>66000</v>
       </c>
       <c r="H198">
-        <v>66500</v>
+        <v>66000</v>
       </c>
       <c r="I198">
-        <v>66500</v>
+        <v>66000</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198"/>
     </row>
     <row r="199" spans="1:12">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="B199" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C199" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D199" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E199" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F199" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G199">
-        <v>66500</v>
+        <v>65500</v>
       </c>
       <c r="H199">
-        <v>66500</v>
+        <v>65500</v>
       </c>
       <c r="I199">
-        <v>66500</v>
+        <v>65500</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199"/>
     </row>
     <row r="200" spans="1:12">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="B200" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C200" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D200" t="s">
         <v>34</v>
       </c>
       <c r="E200" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F200" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G200">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="H200">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="I200">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200"/>
     </row>
     <row r="201" spans="1:12">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="B201" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C201" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D201" t="s">
         <v>34</v>
       </c>
       <c r="E201" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F201" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="G201">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H201">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I201">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201"/>
     </row>
     <row r="202" spans="1:12">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="B202" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C202" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D202" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E202" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F202" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="G202">
-        <v>67500</v>
+        <v>66000</v>
       </c>
       <c r="H202">
-        <v>67500</v>
+        <v>66000</v>
       </c>
       <c r="I202">
-        <v>67500</v>
+        <v>66000</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202"/>
     </row>
     <row r="203" spans="1:12">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="B203" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C203" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D203" t="s">
         <v>40</v>
       </c>
       <c r="E203" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F203" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G203">
-        <v>67500</v>
+        <v>72000</v>
       </c>
       <c r="H203">
-        <v>67500</v>
+        <v>72000</v>
       </c>
       <c r="I203">
-        <v>67500</v>
+        <v>72000</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203"/>
     </row>
     <row r="204" spans="1:12">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="B204" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C204" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D204" t="s">
         <v>34</v>
       </c>
       <c r="E204" t="s">
+        <v>91</v>
+      </c>
+      <c r="F204" t="s">
         <v>92</v>
       </c>
-      <c r="F204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G204">
-        <v>61500</v>
+        <v>75000</v>
       </c>
       <c r="H204">
-        <v>61500</v>
+        <v>75000</v>
       </c>
       <c r="I204">
-        <v>61500</v>
+        <v>75000</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204"/>
     </row>
     <row r="205" spans="1:12">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="B205" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C205" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D205" t="s">
         <v>34</v>
       </c>
       <c r="E205" t="s">
         <v>93</v>
       </c>
       <c r="F205" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G205">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H205">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I205">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205"/>
     </row>
     <row r="206" spans="1:12">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="B206" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C206" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D206" t="s">
         <v>34</v>
       </c>
       <c r="E206" t="s">
         <v>93</v>
       </c>
       <c r="F206" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G206">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H206">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I206">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206"/>
     </row>
     <row r="207" spans="1:12">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="B207" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C207" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D207" t="s">
         <v>34</v>
       </c>
       <c r="E207" t="s">
         <v>93</v>
       </c>
       <c r="F207" t="s">
         <v>57</v>
       </c>
       <c r="G207">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H207">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I207">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207"/>
     </row>
     <row r="208" spans="1:12">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="B208" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C208" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D208" t="s">
         <v>34</v>
       </c>
       <c r="E208" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F208" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G208">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H208">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I208">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208"/>
     </row>
     <row r="209" spans="1:12">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="B209" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C209" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D209" t="s">
         <v>34</v>
       </c>
       <c r="E209" t="s">
         <v>94</v>
       </c>
       <c r="F209" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G209">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H209">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I209">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209"/>
     </row>
     <row r="210" spans="1:12">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="B210" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C210" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D210" t="s">
         <v>34</v>
       </c>
       <c r="E210" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F210" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G210">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H210">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I210">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210"/>
     </row>
     <row r="211" spans="1:12">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="B211" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C211" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D211" t="s">
         <v>34</v>
       </c>
       <c r="E211" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F211" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G211">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H211">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I211">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211"/>
     </row>
     <row r="212" spans="1:12">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="B212" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C212" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D212" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E212" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F212" t="s">
         <v>57</v>
       </c>
       <c r="G212">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="H212">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="I212">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212"/>
     </row>
     <row r="213" spans="1:12">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="B213" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C213" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D213" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E213" t="s">
         <v>95</v>
       </c>
       <c r="F213" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="G213">
-        <v>71000</v>
+        <v>71500</v>
       </c>
       <c r="H213">
-        <v>71000</v>
+        <v>71500</v>
       </c>
       <c r="I213">
-        <v>71000</v>
+        <v>71500</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213"/>
     </row>
     <row r="214" spans="1:12">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="B214" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C214" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D214" t="s">
         <v>34</v>
       </c>
       <c r="E214" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F214" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G214">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H214">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I214">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214"/>
     </row>
     <row r="215" spans="1:12">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="B215" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C215" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D215" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E215" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F215" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G215">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="H215">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="I215">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215"/>
     </row>
     <row r="216" spans="1:12">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="B216" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C216" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D216" t="s">
         <v>34</v>
       </c>
       <c r="E216" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F216" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G216">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H216">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I216">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216"/>
     </row>
     <row r="217" spans="1:12">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="B217" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C217" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D217" t="s">
         <v>34</v>
       </c>
       <c r="E217" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F217" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G217">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H217">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I217">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217"/>
     </row>
     <row r="218" spans="1:12">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="B218" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C218" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D218" t="s">
         <v>34</v>
       </c>
       <c r="E218" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F218" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G218">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H218">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I218">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218"/>
     </row>
     <row r="219" spans="1:12">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="B219" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C219" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D219" t="s">
         <v>34</v>
       </c>
       <c r="E219" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F219" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G219">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H219">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I219">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219"/>
     </row>
     <row r="220" spans="1:12">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="B220" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C220" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D220" t="s">
         <v>34</v>
       </c>
       <c r="E220" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F220" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G220">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H220">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I220">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220"/>
     </row>
     <row r="221" spans="1:12">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="B221" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C221" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D221" t="s">
         <v>34</v>
       </c>
       <c r="E221" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F221" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G221">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H221">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I221">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221"/>
     </row>
     <row r="222" spans="1:12">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="B222" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C222" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D222" t="s">
         <v>40</v>
       </c>
       <c r="E222" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F222" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G222">
-        <v>67000</v>
+        <v>71500</v>
       </c>
       <c r="H222">
-        <v>67000</v>
+        <v>71500</v>
       </c>
       <c r="I222">
-        <v>67000</v>
+        <v>71500</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222"/>
     </row>
     <row r="223" spans="1:12">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="B223" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C223" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D223" t="s">
         <v>34</v>
       </c>
       <c r="E223" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F223" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G223">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H223">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I223">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223"/>
     </row>
     <row r="224" spans="1:12">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="B224" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C224" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D224" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E224" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F224" t="s">
         <v>57</v>
       </c>
       <c r="G224">
-        <v>62000</v>
+        <v>71500</v>
       </c>
       <c r="H224">
-        <v>62000</v>
+        <v>71500</v>
       </c>
       <c r="I224">
-        <v>62000</v>
+        <v>71500</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224"/>
     </row>
     <row r="225" spans="1:12">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="B225" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C225" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D225" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E225" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F225" t="s">
         <v>57</v>
       </c>
       <c r="G225">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="H225">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="I225">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225"/>
     </row>
     <row r="226" spans="1:12">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="B226" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C226" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D226" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E226" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F226" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G226">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="H226">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="I226">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226"/>
     </row>
     <row r="227" spans="1:12">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="B227" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C227" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D227" t="s">
         <v>34</v>
       </c>
       <c r="E227" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F227" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="G227">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H227">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I227">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227"/>
     </row>
     <row r="228" spans="1:12">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="B228" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C228" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D228" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E228" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F228" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G228">
-        <v>62000</v>
+        <v>72000</v>
       </c>
       <c r="H228">
-        <v>62000</v>
+        <v>72000</v>
       </c>
       <c r="I228">
-        <v>62000</v>
+        <v>72000</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228"/>
     </row>
     <row r="229" spans="1:12">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="B229" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C229" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D229" t="s">
         <v>34</v>
       </c>
       <c r="E229" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F229" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G229">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H229">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I229">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229"/>
     </row>
     <row r="230" spans="1:12">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="B230" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C230" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D230" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E230" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F230" t="s">
         <v>57</v>
       </c>
       <c r="G230">
-        <v>62000</v>
+        <v>71500</v>
       </c>
       <c r="H230">
-        <v>62000</v>
+        <v>71500</v>
       </c>
       <c r="I230">
-        <v>62000</v>
+        <v>71500</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230"/>
     </row>
     <row r="231" spans="1:12">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="B231" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C231" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D231" t="s">
         <v>34</v>
       </c>
       <c r="E231" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F231" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G231">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H231">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I231">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231"/>
     </row>
     <row r="232" spans="1:12">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="B232" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C232" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D232" t="s">
         <v>40</v>
       </c>
       <c r="E232" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F232" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G232">
-        <v>67000</v>
+        <v>72000</v>
       </c>
       <c r="H232">
-        <v>67000</v>
+        <v>72000</v>
       </c>
       <c r="I232">
-        <v>67000</v>
+        <v>72000</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232"/>
     </row>
     <row r="233" spans="1:12">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="B233" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C233" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D233" t="s">
         <v>34</v>
       </c>
       <c r="E233" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F233" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G233">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="H233">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="I233">
-        <v>61000</v>
+        <v>66000</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233"/>
     </row>
     <row r="234" spans="1:12">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="B234" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C234" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D234" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E234" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F234" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G234">
-        <v>67000</v>
+        <v>65500</v>
       </c>
       <c r="H234">
-        <v>67000</v>
+        <v>65500</v>
       </c>
       <c r="I234">
-        <v>67000</v>
+        <v>65500</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234"/>
     </row>
     <row r="235" spans="1:12">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="B235" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C235" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D235" t="s">
         <v>34</v>
       </c>
       <c r="E235" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F235" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G235">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H235">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I235">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235"/>
     </row>
     <row r="236" spans="1:12">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="B236" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C236" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D236" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E236" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F236" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="G236">
-        <v>68000</v>
+        <v>66000</v>
       </c>
       <c r="H236">
-        <v>68000</v>
+        <v>66000</v>
       </c>
       <c r="I236">
-        <v>68000</v>
+        <v>66000</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236"/>
     </row>
     <row r="237" spans="1:12">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="B237" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C237" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D237" t="s">
         <v>34</v>
       </c>
       <c r="E237" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F237" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G237">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H237">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I237">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237"/>
     </row>
     <row r="238" spans="1:12">
       <c r="A238">
         <v>233</v>
       </c>
       <c r="B238" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C238" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D238" t="s">
         <v>34</v>
       </c>
       <c r="E238" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F238" t="s">
         <v>57</v>
       </c>
       <c r="G238">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="H238">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="I238">
-        <v>62000</v>
+        <v>65500</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238"/>
     </row>
     <row r="239" spans="1:12">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="B239" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C239" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D239" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E239" t="s">
         <v>102</v>
       </c>
       <c r="F239" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G239">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="H239">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="I239">
-        <v>68000</v>
+        <v>65500</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239"/>
     </row>
     <row r="240" spans="1:12">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="B240" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C240" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D240" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E240" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F240" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G240">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="H240">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="I240">
-        <v>61000</v>
+        <v>72000</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240"/>
     </row>
     <row r="241" spans="1:12">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="B241" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C241" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D241" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E241" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F241" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G241">
-        <v>67000</v>
+        <v>66000</v>
       </c>
       <c r="H241">
-        <v>67000</v>
+        <v>66000</v>
       </c>
       <c r="I241">
-        <v>67000</v>
+        <v>66000</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241"/>
     </row>
     <row r="242" spans="1:12">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="B242" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C242" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D242" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E242" t="s">
         <v>103</v>
       </c>
       <c r="F242" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G242">
-        <v>61000</v>
+        <v>73500</v>
       </c>
       <c r="H242">
-        <v>61000</v>
+        <v>73500</v>
       </c>
       <c r="I242">
-        <v>61000</v>
+        <v>73500</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242"/>
     </row>
     <row r="243" spans="1:12">
       <c r="A243">
         <v>238</v>
       </c>
       <c r="B243" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C243" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D243" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E243" t="s">
         <v>103</v>
       </c>
       <c r="F243" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G243">
-        <v>69000</v>
+        <v>67500</v>
       </c>
       <c r="H243">
-        <v>69000</v>
+        <v>67500</v>
       </c>
       <c r="I243">
-        <v>69000</v>
+        <v>67500</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243"/>
     </row>
     <row r="244" spans="1:12">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="B244" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C244" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D244" t="s">
         <v>34</v>
       </c>
       <c r="E244" t="s">
         <v>103</v>
       </c>
       <c r="F244" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G244">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="H244">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="I244">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244"/>
     </row>
     <row r="245" spans="1:12">
       <c r="A245">
         <v>240</v>
       </c>
       <c r="B245" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C245" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D245" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E245" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F245" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G245">
-        <v>63000</v>
+        <v>72000</v>
       </c>
       <c r="H245">
-        <v>63000</v>
+        <v>72000</v>
       </c>
       <c r="I245">
-        <v>63000</v>
+        <v>72000</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245"/>
     </row>
     <row r="246" spans="1:12">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="B246" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C246" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D246" t="s">
         <v>34</v>
       </c>
       <c r="E246" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F246" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G246">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="H246">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="I246">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246"/>
     </row>
     <row r="247" spans="1:12">
       <c r="A247">
         <v>242</v>
       </c>
       <c r="B247" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C247" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D247" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E247" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F247" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G247">
-        <v>63000</v>
+        <v>72000</v>
       </c>
       <c r="H247">
-        <v>63000</v>
+        <v>72000</v>
       </c>
       <c r="I247">
-        <v>63000</v>
+        <v>72000</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247"/>
     </row>
     <row r="248" spans="1:12">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="B248" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C248" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D248" t="s">
         <v>34</v>
       </c>
       <c r="E248" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F248" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G248">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="H248">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="I248">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248"/>
     </row>
     <row r="249" spans="1:12">
       <c r="A249">
         <v>244</v>
       </c>
       <c r="B249" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C249" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D249" t="s">
         <v>34</v>
       </c>
       <c r="E249" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F249" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="G249">
-        <v>63000</v>
+        <v>75000</v>
       </c>
       <c r="H249">
-        <v>63000</v>
+        <v>75000</v>
       </c>
       <c r="I249">
-        <v>63000</v>
+        <v>75000</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249"/>
     </row>
     <row r="250" spans="1:12">
       <c r="A250">
         <v>245</v>
       </c>
       <c r="B250" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C250" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D250" t="s">
         <v>34</v>
       </c>
       <c r="E250" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F250" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="G250">
-        <v>62000</v>
+        <v>75000</v>
       </c>
       <c r="H250">
-        <v>62000</v>
+        <v>75000</v>
       </c>
       <c r="I250">
-        <v>62000</v>
+        <v>75000</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250"/>
     </row>
     <row r="251" spans="1:12">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="B251" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C251" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D251" t="s">
         <v>34</v>
       </c>
       <c r="E251" t="s">
+        <v>105</v>
+      </c>
+      <c r="F251" t="s">
         <v>106</v>
       </c>
-      <c r="F251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G251">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="H251">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="I251">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251"/>
     </row>
     <row r="252" spans="1:12">
       <c r="A252">
         <v>247</v>
       </c>
       <c r="B252" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C252" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D252" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E252" t="s">
         <v>107</v>
       </c>
       <c r="F252" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G252">
-        <v>72500</v>
+        <v>73000</v>
       </c>
       <c r="H252">
-        <v>72500</v>
+        <v>73000</v>
       </c>
       <c r="I252">
-        <v>72500</v>
+        <v>73000</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252"/>
     </row>
     <row r="253" spans="1:12">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="B253" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C253" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D253" t="s">
         <v>34</v>
       </c>
       <c r="E253" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F253" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G253">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="H253">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="I253">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253"/>
     </row>
     <row r="254" spans="1:12">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="B254" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C254" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D254" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E254" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F254" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G254">
-        <v>62000</v>
+        <v>73500</v>
       </c>
       <c r="H254">
-        <v>62000</v>
+        <v>73500</v>
       </c>
       <c r="I254">
-        <v>62000</v>
+        <v>73500</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254"/>
     </row>
     <row r="255" spans="1:12">
       <c r="A255">
         <v>250</v>
       </c>
       <c r="B255" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C255" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D255" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E255" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F255" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G255">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="H255">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="I255">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255"/>
     </row>
     <row r="256" spans="1:12">
       <c r="A256">
         <v>251</v>
       </c>
       <c r="B256" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C256" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D256" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E256" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F256" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G256">
-        <v>62000</v>
+        <v>73500</v>
       </c>
       <c r="H256">
-        <v>62000</v>
+        <v>73500</v>
       </c>
       <c r="I256">
-        <v>62000</v>
+        <v>73500</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256"/>
     </row>
     <row r="257" spans="1:12">
       <c r="A257">
         <v>252</v>
       </c>
       <c r="B257" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C257" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D257" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E257" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F257" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G257">
-        <v>68000</v>
+        <v>75000</v>
       </c>
       <c r="H257">
-        <v>68000</v>
+        <v>75000</v>
       </c>
       <c r="I257">
-        <v>68000</v>
+        <v>75000</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257"/>
     </row>
     <row r="258" spans="1:12">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="B258" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C258" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D258" t="s">
         <v>34</v>
       </c>
       <c r="E258" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F258" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="G258">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="H258">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="I258">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258"/>
     </row>
     <row r="259" spans="1:12">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="B259" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C259" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D259" t="s">
         <v>34</v>
       </c>
       <c r="E259" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F259" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G259">
-        <v>71000</v>
+        <v>65500</v>
       </c>
       <c r="H259">
-        <v>71000</v>
+        <v>65500</v>
       </c>
       <c r="I259">
-        <v>71000</v>
+        <v>65500</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259"/>
     </row>
     <row r="260" spans="1:12">
       <c r="A260">
         <v>255</v>
       </c>
       <c r="B260" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C260" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D260" t="s">
         <v>34</v>
       </c>
       <c r="E260" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F260" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="G260">
-        <v>71000</v>
+        <v>73000</v>
       </c>
       <c r="H260">
-        <v>71000</v>
+        <v>73000</v>
       </c>
       <c r="I260">
-        <v>71000</v>
+        <v>73000</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260"/>
     </row>
     <row r="261" spans="1:12">
       <c r="A261">
         <v>256</v>
       </c>
       <c r="B261" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C261" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D261" t="s">
         <v>34</v>
       </c>
       <c r="E261" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F261" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G261">
-        <v>64000</v>
+        <v>73000</v>
       </c>
       <c r="H261">
-        <v>64000</v>
+        <v>73000</v>
       </c>
       <c r="I261">
-        <v>64000</v>
+        <v>73000</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261"/>
     </row>
     <row r="262" spans="1:12">
       <c r="A262">
         <v>257</v>
       </c>
       <c r="B262" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C262" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D262" t="s">
         <v>34</v>
       </c>
       <c r="E262" t="s">
         <v>111</v>
       </c>
       <c r="F262" t="s">
         <v>57</v>
       </c>
       <c r="G262">
-        <v>71500</v>
+        <v>73000</v>
       </c>
       <c r="H262">
-        <v>71500</v>
+        <v>73000</v>
       </c>
       <c r="I262">
-        <v>71500</v>
+        <v>73000</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262"/>
     </row>
     <row r="263" spans="1:12">
       <c r="A263">
         <v>258</v>
       </c>
       <c r="B263" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C263" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D263" t="s">
         <v>34</v>
       </c>
       <c r="E263" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F263" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G263">
-        <v>71500</v>
+        <v>73000</v>
       </c>
       <c r="H263">
-        <v>71500</v>
+        <v>73000</v>
       </c>
       <c r="I263">
-        <v>71500</v>
+        <v>73000</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263"/>
     </row>
     <row r="264" spans="1:12">
       <c r="A264">
         <v>259</v>
       </c>
       <c r="B264" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C264" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D264" t="s">
         <v>34</v>
       </c>
       <c r="E264" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F264" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="G264">
-        <v>66500</v>
+        <v>75000</v>
       </c>
       <c r="H264">
-        <v>66500</v>
+        <v>75000</v>
       </c>
       <c r="I264">
-        <v>66500</v>
+        <v>75000</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264"/>
     </row>
     <row r="265" spans="1:12">
       <c r="A265">
         <v>260</v>
       </c>
       <c r="B265" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C265" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D265" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E265" t="s">
         <v>113</v>
       </c>
       <c r="F265" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="G265">
-        <v>72500</v>
+        <v>70500</v>
       </c>
       <c r="H265">
-        <v>72500</v>
+        <v>70500</v>
       </c>
       <c r="I265">
-        <v>72500</v>
+        <v>70500</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265"/>
     </row>
     <row r="266" spans="1:12">
       <c r="A266">
         <v>261</v>
       </c>
       <c r="B266" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C266" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D266" t="s">
         <v>34</v>
       </c>
       <c r="E266" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F266" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G266">
-        <v>66500</v>
+        <v>75000</v>
       </c>
       <c r="H266">
-        <v>66500</v>
+        <v>75000</v>
       </c>
       <c r="I266">
-        <v>66500</v>
+        <v>75000</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266"/>
     </row>
     <row r="267" spans="1:12">
       <c r="A267">
         <v>262</v>
       </c>
       <c r="B267" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C267" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D267" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E267" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F267" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="G267">
-        <v>72500</v>
+        <v>70500</v>
       </c>
       <c r="H267">
-        <v>72500</v>
+        <v>70500</v>
       </c>
       <c r="I267">
-        <v>72500</v>
+        <v>70500</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267"/>
     </row>
     <row r="268" spans="1:12">
       <c r="A268">
         <v>263</v>
       </c>
       <c r="B268" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C268" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D268" t="s">
         <v>34</v>
       </c>
       <c r="E268" t="s">
         <v>114</v>
       </c>
       <c r="F268" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G268">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="H268">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="I268">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268"/>
     </row>
     <row r="269" spans="1:12">
       <c r="A269">
         <v>264</v>
       </c>
       <c r="B269" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C269" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D269" t="s">
         <v>34</v>
       </c>
       <c r="E269" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F269" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="G269">
-        <v>64000</v>
+        <v>75000</v>
       </c>
       <c r="H269">
-        <v>64000</v>
+        <v>75000</v>
       </c>
       <c r="I269">
-        <v>64000</v>
+        <v>75000</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269"/>
     </row>
     <row r="270" spans="1:12">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="B270" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C270" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D270" t="s">
         <v>34</v>
       </c>
       <c r="E270" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F270" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="G270">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="H270">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="I270">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270"/>
     </row>
     <row r="271" spans="1:12">
       <c r="A271">
         <v>266</v>
       </c>
       <c r="B271" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C271" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D271" t="s">
         <v>34</v>
       </c>
       <c r="E271" t="s">
         <v>115</v>
       </c>
       <c r="F271" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="G271">
-        <v>71500</v>
+        <v>64000</v>
       </c>
       <c r="H271">
-        <v>71500</v>
+        <v>64000</v>
       </c>
       <c r="I271">
-        <v>71500</v>
+        <v>64000</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271"/>
     </row>
     <row r="272" spans="1:12">
       <c r="A272">
         <v>267</v>
       </c>
       <c r="B272" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C272" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D272" t="s">
         <v>34</v>
       </c>
       <c r="E272" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F272" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G272">
-        <v>71500</v>
+        <v>75000</v>
       </c>
       <c r="H272">
-        <v>71500</v>
+        <v>75000</v>
       </c>
       <c r="I272">
-        <v>71500</v>
+        <v>75000</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
       <c r="K272"/>
     </row>
     <row r="273" spans="1:12">
       <c r="A273">
         <v>268</v>
       </c>
       <c r="B273" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C273" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D273" t="s">
         <v>34</v>
       </c>
       <c r="E273" t="s">
         <v>116</v>
       </c>
       <c r="F273" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="G273">
-        <v>71500</v>
+        <v>70500</v>
       </c>
       <c r="H273">
-        <v>71500</v>
+        <v>70500</v>
       </c>
       <c r="I273">
-        <v>71500</v>
+        <v>70500</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273"/>
     </row>
     <row r="274" spans="1:12">
       <c r="A274">
         <v>269</v>
       </c>
       <c r="B274" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C274" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D274" t="s">
         <v>34</v>
       </c>
       <c r="E274" t="s">
         <v>116</v>
       </c>
       <c r="F274" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="G274">
-        <v>71500</v>
+        <v>64000</v>
       </c>
       <c r="H274">
-        <v>71500</v>
+        <v>64000</v>
       </c>
       <c r="I274">
-        <v>71500</v>
+        <v>64000</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274"/>
     </row>
     <row r="275" spans="1:12">
       <c r="A275">
         <v>270</v>
       </c>
       <c r="B275" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C275" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D275" t="s">
         <v>34</v>
       </c>
       <c r="E275" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F275" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G275">
-        <v>71500</v>
+        <v>75000</v>
       </c>
       <c r="H275">
-        <v>71500</v>
+        <v>75000</v>
       </c>
       <c r="I275">
-        <v>71500</v>
+        <v>75000</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275"/>
     </row>
     <row r="276" spans="1:12">
       <c r="A276">
         <v>271</v>
       </c>
       <c r="B276" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C276" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D276" t="s">
         <v>34</v>
       </c>
       <c r="E276" t="s">
         <v>117</v>
       </c>
       <c r="F276" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="G276">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="H276">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="I276">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276"/>
     </row>
     <row r="277" spans="1:12">
       <c r="A277">
         <v>272</v>
       </c>
       <c r="B277" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C277" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D277" t="s">
         <v>34</v>
       </c>
       <c r="E277" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F277" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G277">
         <v>64000</v>
       </c>
       <c r="H277">
         <v>64000</v>
       </c>
       <c r="I277">
         <v>64000</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277"/>
     </row>
     <row r="278" spans="1:12">
       <c r="A278">
         <v>273</v>
       </c>
       <c r="B278" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C278" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D278" t="s">
         <v>34</v>
       </c>
       <c r="E278" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F278" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="G278">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="H278">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="I278">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278"/>
     </row>
     <row r="279" spans="1:12">
       <c r="A279">
         <v>274</v>
       </c>
       <c r="B279" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C279" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D279" t="s">
         <v>34</v>
       </c>
       <c r="E279" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F279" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="G279">
-        <v>64000</v>
+        <v>75000</v>
       </c>
       <c r="H279">
-        <v>64000</v>
+        <v>75000</v>
       </c>
       <c r="I279">
-        <v>64000</v>
+        <v>75000</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
       <c r="K279"/>
     </row>
     <row r="280" spans="1:12">
       <c r="A280">
         <v>275</v>
       </c>
       <c r="B280" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C280" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D280" t="s">
         <v>34</v>
       </c>
       <c r="E280" t="s">
+        <v>118</v>
+      </c>
+      <c r="F280" t="s">
         <v>119</v>
       </c>
-      <c r="F280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G280">
-        <v>61000</v>
+        <v>60000</v>
       </c>
       <c r="H280">
-        <v>61000</v>
+        <v>60000</v>
       </c>
       <c r="I280">
-        <v>61000</v>
+        <v>60000</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
       <c r="K280"/>
     </row>
     <row r="281" spans="1:12">
       <c r="A281">
         <v>276</v>
       </c>
       <c r="B281" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C281" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D281" t="s">
         <v>34</v>
       </c>
       <c r="E281" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F281" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="G281">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="H281">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="I281">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
       <c r="K281"/>
     </row>
     <row r="282" spans="1:12">
       <c r="A282">
         <v>277</v>
       </c>
       <c r="B282" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C282" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D282" t="s">
         <v>34</v>
       </c>
       <c r="E282" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F282" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G282">
         <v>64000</v>
       </c>
       <c r="H282">
         <v>64000</v>
       </c>
       <c r="I282">
         <v>64000</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282"/>
     </row>
     <row r="283" spans="1:12">
       <c r="A283">
         <v>278</v>
       </c>
       <c r="B283" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C283" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D283" t="s">
         <v>34</v>
       </c>
       <c r="E283" t="s">
         <v>120</v>
       </c>
       <c r="F283" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="G283">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="H283">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="I283">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
       <c r="K283"/>
     </row>
     <row r="284" spans="1:12">
       <c r="A284">
         <v>279</v>
       </c>
       <c r="B284" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C284" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D284" t="s">
         <v>34</v>
       </c>
       <c r="E284" t="s">
         <v>121</v>
       </c>
       <c r="F284" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="G284">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="H284">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="I284">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
       <c r="K284"/>
     </row>
     <row r="285" spans="1:12">
       <c r="A285">
         <v>280</v>
       </c>
       <c r="B285" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C285" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D285" t="s">
         <v>34</v>
       </c>
       <c r="E285" t="s">
         <v>121</v>
       </c>
       <c r="F285" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G285">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H285">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I285">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285"/>
     </row>
     <row r="286" spans="1:12">
       <c r="A286">
         <v>281</v>
       </c>
       <c r="B286" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C286" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D286" t="s">
         <v>34</v>
       </c>
       <c r="E286" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F286" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="G286">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="H286">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="I286">
-        <v>71000</v>
+        <v>64000</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286"/>
     </row>
     <row r="287" spans="1:12">
       <c r="A287">
         <v>282</v>
       </c>
       <c r="B287" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C287" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D287" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E287" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F287" t="s">
-        <v>110</v>
+        <v>61</v>
       </c>
       <c r="G287">
-        <v>64000</v>
+        <v>85000</v>
       </c>
       <c r="H287">
-        <v>64000</v>
+        <v>85000</v>
       </c>
       <c r="I287">
-        <v>64000</v>
+        <v>85000</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
       <c r="K287"/>
     </row>
     <row r="288" spans="1:12">
       <c r="A288">
         <v>283</v>
       </c>
       <c r="B288" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C288" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D288" t="s">
         <v>34</v>
       </c>
       <c r="E288" t="s">
         <v>122</v>
       </c>
       <c r="F288" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="G288">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="H288">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="I288">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
       <c r="K288"/>
     </row>
     <row r="289" spans="1:12">
       <c r="A289">
         <v>284</v>
       </c>
       <c r="B289" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C289" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D289" t="s">
         <v>34</v>
       </c>
       <c r="E289" t="s">
         <v>122</v>
       </c>
       <c r="F289" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G289">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H289">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I289">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
       <c r="K289"/>
     </row>
     <row r="290" spans="1:12">
       <c r="A290">
         <v>285</v>
       </c>
       <c r="B290" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C290" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D290" t="s">
         <v>34</v>
       </c>
       <c r="E290" t="s">
         <v>123</v>
       </c>
       <c r="F290" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="G290">
-        <v>71000</v>
+        <v>76000</v>
       </c>
       <c r="H290">
-        <v>71000</v>
+        <v>76000</v>
       </c>
       <c r="I290">
-        <v>71000</v>
+        <v>76000</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
       <c r="K290"/>
     </row>
     <row r="291" spans="1:12">
       <c r="A291">
         <v>286</v>
       </c>
       <c r="B291" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C291" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D291" t="s">
         <v>34</v>
       </c>
       <c r="E291" t="s">
         <v>123</v>
       </c>
       <c r="F291" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="G291">
-        <v>64000</v>
+        <v>70500</v>
       </c>
       <c r="H291">
-        <v>64000</v>
+        <v>70500</v>
       </c>
       <c r="I291">
-        <v>64000</v>
+        <v>70500</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
       <c r="K291"/>
     </row>
     <row r="292" spans="1:12">
       <c r="A292">
         <v>287</v>
       </c>
       <c r="B292" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C292" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D292" t="s">
         <v>34</v>
       </c>
       <c r="E292" t="s">
         <v>123</v>
       </c>
       <c r="F292" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G292">
         <v>64000</v>
       </c>
       <c r="H292">
         <v>64000</v>
       </c>
       <c r="I292">
         <v>64000</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
       <c r="K292"/>
     </row>
     <row r="293" spans="1:12">
       <c r="A293">
         <v>288</v>
       </c>
       <c r="B293" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C293" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D293" t="s">
         <v>34</v>
       </c>
       <c r="E293" t="s">
         <v>123</v>
       </c>
       <c r="F293" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G293">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H293">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I293">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
       <c r="K293"/>
     </row>
     <row r="294" spans="1:12">
       <c r="A294">
         <v>289</v>
       </c>
       <c r="B294" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C294" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D294" t="s">
         <v>34</v>
       </c>
       <c r="E294" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F294" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="G294">
-        <v>64000</v>
+        <v>77000</v>
       </c>
       <c r="H294">
-        <v>64000</v>
+        <v>77000</v>
       </c>
       <c r="I294">
-        <v>64000</v>
+        <v>77000</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
       <c r="K294"/>
     </row>
     <row r="295" spans="1:12">
       <c r="A295">
         <v>290</v>
       </c>
       <c r="B295" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C295" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D295" t="s">
         <v>34</v>
       </c>
       <c r="E295" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F295" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="G295">
-        <v>72000</v>
+        <v>70500</v>
       </c>
       <c r="H295">
-        <v>72000</v>
+        <v>70500</v>
       </c>
       <c r="I295">
-        <v>72000</v>
+        <v>70500</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
       <c r="K295"/>
     </row>
     <row r="296" spans="1:12">
       <c r="A296">
         <v>291</v>
       </c>
       <c r="B296" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C296" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D296" t="s">
         <v>34</v>
       </c>
       <c r="E296" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F296" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G296">
         <v>64000</v>
       </c>
       <c r="H296">
         <v>64000</v>
       </c>
       <c r="I296">
         <v>64000</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
       <c r="K296"/>
     </row>
     <row r="297" spans="1:12">
       <c r="A297">
         <v>292</v>
       </c>
       <c r="B297" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C297" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D297" t="s">
         <v>34</v>
       </c>
       <c r="E297" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F297" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G297">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H297">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I297">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
       <c r="K297"/>
     </row>
     <row r="298" spans="1:12">
       <c r="A298">
         <v>293</v>
       </c>
       <c r="B298" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C298" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D298" t="s">
         <v>34</v>
       </c>
       <c r="E298" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F298" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G298">
-        <v>61000</v>
+        <v>67500</v>
       </c>
       <c r="H298">
-        <v>61000</v>
+        <v>67500</v>
       </c>
       <c r="I298">
-        <v>61000</v>
+        <v>67500</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
       <c r="K298"/>
     </row>
     <row r="299" spans="1:12">
       <c r="A299">
         <v>294</v>
       </c>
       <c r="B299" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C299" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D299" t="s">
         <v>38</v>
       </c>
       <c r="E299" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F299" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G299">
-        <v>80000</v>
+        <v>67500</v>
       </c>
       <c r="H299">
-        <v>80000</v>
+        <v>67500</v>
       </c>
       <c r="I299">
-        <v>80000</v>
+        <v>67500</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
       <c r="K299"/>
     </row>
     <row r="300" spans="1:12">
       <c r="A300">
         <v>295</v>
       </c>
       <c r="B300" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C300" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D300" t="s">
         <v>34</v>
       </c>
       <c r="E300" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F300" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G300">
-        <v>72000</v>
+        <v>64000</v>
       </c>
       <c r="H300">
-        <v>72000</v>
+        <v>64000</v>
       </c>
       <c r="I300">
-        <v>72000</v>
+        <v>64000</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
       <c r="K300"/>
     </row>
     <row r="301" spans="1:12">
       <c r="A301">
         <v>296</v>
       </c>
       <c r="B301" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C301" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D301" t="s">
         <v>34</v>
       </c>
       <c r="E301" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F301" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="G301">
-        <v>64000</v>
+        <v>70500</v>
       </c>
       <c r="H301">
-        <v>64000</v>
+        <v>70500</v>
       </c>
       <c r="I301">
-        <v>64000</v>
+        <v>70500</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
       <c r="K301"/>
     </row>
     <row r="302" spans="1:12">
       <c r="A302">
         <v>297</v>
       </c>
       <c r="B302" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C302" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D302" t="s">
         <v>34</v>
       </c>
       <c r="E302" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F302" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G302">
-        <v>72000</v>
+        <v>64000</v>
       </c>
       <c r="H302">
-        <v>72000</v>
+        <v>64000</v>
       </c>
       <c r="I302">
-        <v>72000</v>
+        <v>64000</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
       <c r="K302"/>
     </row>
     <row r="303" spans="1:12">
       <c r="A303">
         <v>298</v>
       </c>
       <c r="B303" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C303" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D303" t="s">
         <v>34</v>
       </c>
       <c r="E303" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F303" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="G303">
         <v>64000</v>
       </c>
       <c r="H303">
         <v>64000</v>
       </c>
       <c r="I303">
         <v>64000</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
       <c r="K303"/>
     </row>
     <row r="304" spans="1:12">
       <c r="A304">
         <v>299</v>
       </c>
       <c r="B304" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C304" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D304" t="s">
         <v>34</v>
       </c>
       <c r="E304" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F304" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G304">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H304">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I304">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
       <c r="K304"/>
     </row>
     <row r="305" spans="1:12">
       <c r="A305">
         <v>300</v>
       </c>
       <c r="B305" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C305" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D305" t="s">
         <v>34</v>
       </c>
       <c r="E305" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F305" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G305">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H305">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I305">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
       <c r="K305"/>
     </row>
     <row r="306" spans="1:12">
       <c r="A306">
         <v>301</v>
       </c>
       <c r="B306" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C306" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D306" t="s">
         <v>34</v>
       </c>
       <c r="E306" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F306" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G306">
-        <v>64000</v>
+        <v>64500</v>
       </c>
       <c r="H306">
-        <v>64000</v>
+        <v>64500</v>
       </c>
       <c r="I306">
-        <v>64000</v>
+        <v>64500</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
       <c r="K306"/>
     </row>
     <row r="307" spans="1:12">
       <c r="A307">
         <v>302</v>
       </c>
       <c r="B307" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C307" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D307" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E307" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F307" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G307">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="H307">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="I307">
-        <v>61000</v>
+        <v>70500</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
       <c r="K307"/>
     </row>
     <row r="308" spans="1:12">
       <c r="A308">
         <v>303</v>
       </c>
       <c r="B308" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C308" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D308" t="s">
         <v>34</v>
       </c>
       <c r="E308" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F308" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G308">
-        <v>61000</v>
+        <v>64500</v>
       </c>
       <c r="H308">
-        <v>61000</v>
+        <v>64500</v>
       </c>
       <c r="I308">
-        <v>61000</v>
+        <v>64500</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
       <c r="K308"/>
     </row>
     <row r="309" spans="1:12">
       <c r="A309">
         <v>304</v>
       </c>
       <c r="B309" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C309" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D309" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E309" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F309" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G309">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="H309">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="I309">
-        <v>62000</v>
+        <v>70500</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
       <c r="K309"/>
     </row>
     <row r="310" spans="1:12">
       <c r="A310">
         <v>305</v>
       </c>
       <c r="B310" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C310" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D310" t="s">
         <v>34</v>
       </c>
       <c r="E310" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F310" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="G310">
-        <v>61000</v>
+        <v>64500</v>
       </c>
       <c r="H310">
-        <v>61000</v>
+        <v>64500</v>
       </c>
       <c r="I310">
-        <v>61000</v>
+        <v>64500</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
       <c r="K310"/>
     </row>
     <row r="311" spans="1:12">
       <c r="A311">
         <v>306</v>
       </c>
       <c r="B311" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C311" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D311" t="s">
         <v>34</v>
       </c>
       <c r="E311" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F311" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="G311">
-        <v>64000</v>
+        <v>64500</v>
       </c>
       <c r="H311">
-        <v>64000</v>
+        <v>64500</v>
       </c>
       <c r="I311">
-        <v>64000</v>
+        <v>64500</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
       <c r="K311"/>
     </row>
     <row r="312" spans="1:12">
       <c r="A312">
         <v>307</v>
       </c>
       <c r="B312" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C312" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D312" t="s">
         <v>34</v>
       </c>
       <c r="E312" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F312" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G312">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H312">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I312">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
       <c r="K312"/>
     </row>
     <row r="313" spans="1:12">
       <c r="A313">
         <v>308</v>
       </c>
       <c r="B313" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C313" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D313" t="s">
         <v>34</v>
       </c>
       <c r="E313" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F313" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G313">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H313">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I313">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
       <c r="K313"/>
     </row>
     <row r="314" spans="1:12">
       <c r="A314">
         <v>309</v>
       </c>
       <c r="B314" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C314" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D314" t="s">
         <v>34</v>
       </c>
       <c r="E314" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F314" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="G314">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="H314">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="I314">
-        <v>61000</v>
+        <v>64000</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
       <c r="K314"/>
     </row>
     <row r="315" spans="1:12">
       <c r="A315">
         <v>310</v>
       </c>
       <c r="B315" t="s">
+        <v>58</v>
+      </c>
+      <c r="C315" t="s">
+        <v>131</v>
+      </c>
+      <c r="D315" t="s">
+        <v>38</v>
+      </c>
+      <c r="E315" t="s">
         <v>60</v>
       </c>
-      <c r="C315" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F315" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G315">
-        <v>61000</v>
+        <v>67500</v>
       </c>
       <c r="H315">
-        <v>61000</v>
+        <v>67500</v>
       </c>
       <c r="I315">
-        <v>61000</v>
+        <v>67500</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
       <c r="K315"/>
     </row>
     <row r="316" spans="1:12">
       <c r="A316">
         <v>311</v>
       </c>
       <c r="B316" t="s">
+        <v>58</v>
+      </c>
+      <c r="C316" t="s">
+        <v>131</v>
+      </c>
+      <c r="D316" t="s">
+        <v>23</v>
+      </c>
+      <c r="E316" t="s">
         <v>60</v>
       </c>
-      <c r="C316" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F316" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="G316">
-        <v>64000</v>
+        <v>65500</v>
       </c>
       <c r="H316">
-        <v>64000</v>
+        <v>65500</v>
       </c>
       <c r="I316">
-        <v>64000</v>
+        <v>65500</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
       <c r="K316"/>
     </row>
     <row r="317" spans="1:12">
       <c r="A317">
         <v>312</v>
       </c>
       <c r="B317" t="s">
+        <v>58</v>
+      </c>
+      <c r="C317" t="s">
+        <v>131</v>
+      </c>
+      <c r="D317" t="s">
+        <v>38</v>
+      </c>
+      <c r="E317" t="s">
         <v>60</v>
       </c>
-      <c r="C317" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F317" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G317">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="H317">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="I317">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
       <c r="K317"/>
     </row>
     <row r="318" spans="1:12">
       <c r="A318">
         <v>313</v>
       </c>
       <c r="B318" t="s">
+        <v>58</v>
+      </c>
+      <c r="C318" t="s">
+        <v>131</v>
+      </c>
+      <c r="D318" t="s">
+        <v>38</v>
+      </c>
+      <c r="E318" t="s">
         <v>60</v>
       </c>
-      <c r="C318" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F318" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G318">
         <v>65500</v>
       </c>
       <c r="H318">
         <v>65500</v>
       </c>
       <c r="I318">
         <v>65500</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
       <c r="K318"/>
     </row>
     <row r="319" spans="1:12">
       <c r="A319">
         <v>314</v>
       </c>
       <c r="B319" t="s">
+        <v>58</v>
+      </c>
+      <c r="C319" t="s">
+        <v>131</v>
+      </c>
+      <c r="D319" t="s">
+        <v>23</v>
+      </c>
+      <c r="E319" t="s">
         <v>60</v>
       </c>
-      <c r="C319" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F319" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G319">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="H319">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="I319">
-        <v>60500</v>
+        <v>65500</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
       <c r="K319"/>
     </row>
     <row r="320" spans="1:12">
       <c r="A320">
         <v>315</v>
       </c>
       <c r="B320" t="s">
+        <v>58</v>
+      </c>
+      <c r="C320" t="s">
+        <v>131</v>
+      </c>
+      <c r="D320" t="s">
+        <v>38</v>
+      </c>
+      <c r="E320" t="s">
         <v>60</v>
       </c>
-      <c r="C320" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F320" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G320">
         <v>65500</v>
       </c>
       <c r="H320">
         <v>65500</v>
       </c>
       <c r="I320">
         <v>65500</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
       <c r="K320"/>
     </row>
     <row r="321" spans="1:12">
       <c r="A321">
         <v>316</v>
       </c>
       <c r="B321" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C321" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D321" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E321" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="F321" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G321">
-        <v>59500</v>
+        <v>65500</v>
       </c>
       <c r="H321">
-        <v>59500</v>
+        <v>65500</v>
       </c>
       <c r="I321">
-        <v>59500</v>
+        <v>65500</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
       <c r="K321"/>
     </row>
     <row r="322" spans="1:12">
       <c r="A322">
         <v>317</v>
       </c>
       <c r="B322" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C322" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D322" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E322" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="F322" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G322">
-        <v>59500</v>
+        <v>65500</v>
       </c>
       <c r="H322">
-        <v>59500</v>
+        <v>65500</v>
       </c>
       <c r="I322">
-        <v>59500</v>
+        <v>65500</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
       <c r="K322"/>
     </row>
     <row r="323" spans="1:12">
       <c r="A323">
         <v>318</v>
       </c>
       <c r="B323" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C323" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D323" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E323" t="s">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="F323" t="s">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="G323">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="H323">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="I323">
-        <v>61000</v>
+        <v>65500</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
       <c r="K323"/>
     </row>
     <row r="324" spans="1:12">
       <c r="A324">
         <v>319</v>
       </c>
       <c r="B324" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C324" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D324" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E324" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F324" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G324">
-        <v>60000</v>
+        <v>65500</v>
       </c>
       <c r="H324">
-        <v>60000</v>
+        <v>65500</v>
       </c>
       <c r="I324">
-        <v>60000</v>
+        <v>65500</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
       <c r="K324"/>
     </row>
     <row r="325" spans="1:12">
       <c r="A325">
         <v>320</v>
       </c>
       <c r="B325" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C325" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D325" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E325" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F325" t="s">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="G325">
-        <v>60000</v>
+        <v>65500</v>
       </c>
       <c r="H325">
-        <v>60000</v>
+        <v>65500</v>
       </c>
       <c r="I325">
-        <v>60000</v>
+        <v>65500</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325"/>
     </row>
     <row r="326" spans="1:12">
       <c r="A326">
         <v>321</v>
       </c>
       <c r="B326" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C326" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D326" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E326" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="F326" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="G326">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H326">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I326">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
       <c r="K326"/>
     </row>
     <row r="327" spans="1:12">
       <c r="A327">
         <v>322</v>
       </c>
       <c r="B327" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C327" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D327" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E327" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F327" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="G327">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H327">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I327">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
       <c r="K327"/>
     </row>
     <row r="328" spans="1:12">
       <c r="A328">
         <v>323</v>
       </c>
       <c r="B328" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C328" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D328" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E328" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F328" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G328">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H328">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I328">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
       <c r="K328"/>
     </row>
     <row r="329" spans="1:12">
       <c r="A329">
         <v>324</v>
       </c>
       <c r="B329" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C329" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D329" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E329" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F329" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G329">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H329">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I329">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
       <c r="K329"/>
     </row>
     <row r="330" spans="1:12">
       <c r="A330">
         <v>325</v>
       </c>
       <c r="B330" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C330" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D330" t="s">
         <v>23</v>
       </c>
       <c r="E330" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="F330" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G330">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H330">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I330">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
       <c r="K330"/>
     </row>
     <row r="331" spans="1:12">
       <c r="A331">
         <v>326</v>
       </c>
       <c r="B331" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C331" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D331" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E331" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F331" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G331">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="H331">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="I331">
-        <v>61500</v>
+        <v>65500</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
       <c r="K331"/>
     </row>
     <row r="332" spans="1:12">
       <c r="A332">
         <v>327</v>
       </c>
       <c r="B332" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C332" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D332" t="s">
         <v>23</v>
       </c>
       <c r="E332" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="F332" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G332">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="H332">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="I332">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
       <c r="K332"/>
     </row>
     <row r="333" spans="1:12">
       <c r="A333">
         <v>328</v>
       </c>
       <c r="B333" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C333" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D333" t="s">
         <v>23</v>
       </c>
       <c r="E333" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="F333" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="G333">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="H333">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="I333">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
       <c r="K333"/>
     </row>
     <row r="334" spans="1:12">
       <c r="A334">
         <v>329</v>
       </c>
       <c r="B334" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C334" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D334" t="s">
         <v>23</v>
       </c>
       <c r="E334" t="s">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="F334" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G334">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="H334">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="I334">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
       <c r="K334"/>
     </row>
     <row r="335" spans="1:12">
       <c r="A335">
         <v>330</v>
       </c>
       <c r="B335" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C335" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D335" t="s">
         <v>23</v>
       </c>
       <c r="E335" t="s">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="F335" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="G335">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="H335">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="I335">
-        <v>61500</v>
+        <v>66500</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
       <c r="K335"/>
     </row>
     <row r="336" spans="1:12">
       <c r="A336">
         <v>331</v>
       </c>
       <c r="B336" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C336" t="s">
+        <v>131</v>
+      </c>
+      <c r="D336" t="s">
+        <v>23</v>
+      </c>
+      <c r="E336" t="s">
         <v>136</v>
       </c>
-      <c r="D336" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F336" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G336">
-        <v>61500</v>
+        <v>67500</v>
       </c>
       <c r="H336">
-        <v>61500</v>
+        <v>67500</v>
       </c>
       <c r="I336">
-        <v>61500</v>
+        <v>67500</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
       <c r="K336"/>
     </row>
     <row r="337" spans="1:12">
       <c r="A337">
         <v>332</v>
       </c>
       <c r="B337" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C337" t="s">
+        <v>131</v>
+      </c>
+      <c r="D337" t="s">
+        <v>38</v>
+      </c>
+      <c r="E337" t="s">
         <v>136</v>
       </c>
-      <c r="D337" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F337" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G337">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="H337">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="I337">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
       <c r="K337"/>
     </row>
     <row r="338" spans="1:12">
       <c r="A338">
         <v>333</v>
       </c>
       <c r="B338" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C338" t="s">
+        <v>131</v>
+      </c>
+      <c r="D338" t="s">
+        <v>38</v>
+      </c>
+      <c r="E338" t="s">
         <v>136</v>
       </c>
-      <c r="D338" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F338" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G338">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="H338">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="I338">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
       <c r="K338"/>
     </row>
     <row r="339" spans="1:12">
       <c r="A339">
         <v>334</v>
       </c>
       <c r="B339" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C339" t="s">
+        <v>131</v>
+      </c>
+      <c r="D339" t="s">
+        <v>23</v>
+      </c>
+      <c r="E339" t="s">
         <v>136</v>
       </c>
-      <c r="D339" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F339" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G339">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="H339">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="I339">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
       <c r="K339"/>
     </row>
     <row r="340" spans="1:12">
       <c r="A340">
         <v>335</v>
       </c>
       <c r="B340" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C340" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D340" t="s">
         <v>23</v>
       </c>
       <c r="E340" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F340" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="G340">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="H340">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="I340">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
       <c r="K340"/>
     </row>
     <row r="341" spans="1:12">
       <c r="A341">
         <v>336</v>
       </c>
       <c r="B341" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C341" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D341" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E341" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F341" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="G341">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="H341">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="I341">
-        <v>62000</v>
+        <v>67500</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
       <c r="K341"/>
     </row>
     <row r="342" spans="1:12">
       <c r="A342">
         <v>337</v>
       </c>
       <c r="B342" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C342" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D342" t="s">
         <v>23</v>
       </c>
       <c r="E342" t="s">
-        <v>139</v>
+        <v>64</v>
       </c>
       <c r="F342" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G342">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H342">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I342">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
       <c r="K342"/>
     </row>
     <row r="343" spans="1:12">
       <c r="A343">
         <v>338</v>
       </c>
       <c r="B343" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C343" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D343" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E343" t="s">
-        <v>139</v>
+        <v>64</v>
       </c>
       <c r="F343" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G343">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H343">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I343">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
       <c r="K343"/>
     </row>
     <row r="344" spans="1:12">
       <c r="A344">
         <v>339</v>
       </c>
       <c r="B344" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C344" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D344" t="s">
         <v>23</v>
       </c>
       <c r="E344" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="F344" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G344">
-        <v>63000</v>
+        <v>67500</v>
       </c>
       <c r="H344">
-        <v>63000</v>
+        <v>67500</v>
       </c>
       <c r="I344">
-        <v>63000</v>
+        <v>67500</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
       <c r="K344"/>
     </row>
     <row r="345" spans="1:12">
       <c r="A345">
         <v>340</v>
       </c>
       <c r="B345" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C345" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D345" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E345" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="F345" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G345">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H345">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I345">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
       <c r="K345"/>
     </row>
     <row r="346" spans="1:12">
       <c r="A346">
         <v>341</v>
       </c>
       <c r="B346" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C346" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D346" t="s">
         <v>23</v>
       </c>
       <c r="E346" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="F346" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G346">
-        <v>63000</v>
+        <v>87900</v>
       </c>
       <c r="H346">
-        <v>63000</v>
+        <v>87900</v>
       </c>
       <c r="I346">
-        <v>63000</v>
+        <v>87900</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
       <c r="K346"/>
     </row>
     <row r="347" spans="1:12">
       <c r="A347">
         <v>342</v>
       </c>
       <c r="B347" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C347" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D347" t="s">
         <v>23</v>
       </c>
       <c r="E347" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="F347" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G347">
-        <v>61500</v>
+        <v>87900</v>
       </c>
       <c r="H347">
-        <v>61500</v>
+        <v>87900</v>
       </c>
       <c r="I347">
-        <v>61500</v>
+        <v>87900</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
       <c r="K347"/>
     </row>
     <row r="348" spans="1:12">
       <c r="A348">
         <v>343</v>
       </c>
       <c r="B348" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C348" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D348" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E348" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="F348" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="G348">
-        <v>61500</v>
+        <v>87900</v>
       </c>
       <c r="H348">
-        <v>61500</v>
+        <v>87900</v>
       </c>
       <c r="I348">
-        <v>61500</v>
+        <v>87900</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
       <c r="K348"/>
     </row>
     <row r="349" spans="1:12">
       <c r="A349">
         <v>344</v>
       </c>
       <c r="B349" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C349" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D349" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E349" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F349" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="G349">
-        <v>61500</v>
+        <v>85500</v>
       </c>
       <c r="H349">
-        <v>61500</v>
+        <v>85500</v>
       </c>
       <c r="I349">
-        <v>61500</v>
+        <v>85500</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
       <c r="K349"/>
     </row>
     <row r="350" spans="1:12">
       <c r="A350">
         <v>345</v>
       </c>
       <c r="B350" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C350" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D350" t="s">
         <v>23</v>
       </c>
       <c r="E350" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F350" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="G350">
-        <v>61500</v>
+        <v>89000</v>
       </c>
       <c r="H350">
-        <v>61500</v>
+        <v>89000</v>
       </c>
       <c r="I350">
-        <v>61500</v>
+        <v>89000</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
       <c r="K350"/>
     </row>
     <row r="351" spans="1:12">
       <c r="A351">
         <v>346</v>
       </c>
       <c r="B351" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C351" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D351" t="s">
         <v>23</v>
       </c>
       <c r="E351" t="s">
-        <v>67</v>
+        <v>139</v>
       </c>
       <c r="F351" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="G351">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="H351">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="I351">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
       <c r="K351"/>
     </row>
     <row r="352" spans="1:12">
       <c r="A352">
         <v>347</v>
       </c>
       <c r="B352" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C352" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D352" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E352" t="s">
-        <v>67</v>
+        <v>139</v>
       </c>
       <c r="F352" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
       <c r="G352">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="H352">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="I352">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
       <c r="K352"/>
     </row>
     <row r="353" spans="1:12">
       <c r="A353">
         <v>348</v>
       </c>
       <c r="B353" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C353" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D353" t="s">
         <v>23</v>
       </c>
       <c r="E353" t="s">
-        <v>67</v>
+        <v>139</v>
       </c>
       <c r="F353" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="G353">
-        <v>61500</v>
+        <v>88500</v>
       </c>
       <c r="H353">
-        <v>61500</v>
+        <v>88500</v>
       </c>
       <c r="I353">
-        <v>61500</v>
+        <v>88500</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
       <c r="K353"/>
     </row>
     <row r="354" spans="1:12">
       <c r="A354">
         <v>349</v>
       </c>
       <c r="B354" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C354" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D354" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E354" t="s">
-        <v>67</v>
+        <v>139</v>
       </c>
       <c r="F354" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="G354">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="H354">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="I354">
-        <v>61500</v>
+        <v>82500</v>
       </c>
       <c r="J354">
         <v>0</v>
       </c>
       <c r="K354"/>
     </row>
     <row r="355" spans="1:12">
       <c r="A355">
         <v>350</v>
       </c>
       <c r="B355" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C355" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D355" t="s">
         <v>23</v>
       </c>
       <c r="E355" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="F355" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G355">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="H355">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="I355">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="J355">
         <v>0</v>
       </c>
       <c r="K355"/>
     </row>
     <row r="356" spans="1:12">
       <c r="A356">
         <v>351</v>
       </c>
       <c r="B356" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C356" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D356" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E356" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="F356" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="G356">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="H356">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="I356">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
       <c r="K356"/>
     </row>
     <row r="357" spans="1:12">
       <c r="A357">
         <v>352</v>
       </c>
       <c r="B357" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C357" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D357" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E357" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="F357" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G357">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="H357">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="I357">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="J357">
         <v>0</v>
       </c>
       <c r="K357"/>
     </row>
     <row r="358" spans="1:12">
       <c r="A358">
         <v>353</v>
       </c>
       <c r="B358" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C358" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="D358" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E358" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="F358" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G358">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="H358">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="I358">
-        <v>61500</v>
+        <v>97000</v>
       </c>
       <c r="J358">
         <v>0</v>
       </c>
       <c r="K358"/>
     </row>
     <row r="359" spans="1:12">
       <c r="A359">
         <v>354</v>
       </c>
       <c r="B359" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C359" t="s">
         <v>34</v>
       </c>
       <c r="D359" t="s">
         <v>23</v>
       </c>
       <c r="E359" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="F359" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="G359">
-        <v>70500</v>
+        <v>88000</v>
       </c>
       <c r="H359">
-        <v>70500</v>
+        <v>88000</v>
       </c>
       <c r="I359">
-        <v>70500</v>
+        <v>88000</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
       <c r="K359"/>
     </row>
     <row r="360" spans="1:12">
       <c r="A360">
         <v>355</v>
       </c>
       <c r="B360" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C360" t="s">
         <v>34</v>
       </c>
       <c r="D360" t="s">
         <v>23</v>
       </c>
       <c r="E360" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="F360" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G360">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="H360">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="I360">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="J360">
         <v>0</v>
       </c>
       <c r="K360"/>
     </row>
     <row r="361" spans="1:12">
       <c r="A361">
         <v>356</v>
       </c>
       <c r="B361" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C361" t="s">
         <v>34</v>
       </c>
       <c r="D361" t="s">
         <v>23</v>
       </c>
       <c r="E361" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="F361" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G361">
-        <v>75000</v>
+        <v>81900</v>
       </c>
       <c r="H361">
-        <v>75000</v>
+        <v>81900</v>
       </c>
       <c r="I361">
-        <v>75000</v>
+        <v>81900</v>
       </c>
       <c r="J361">
         <v>0</v>
       </c>
       <c r="K361"/>
     </row>
     <row r="362" spans="1:12">
       <c r="A362">
         <v>357</v>
       </c>
       <c r="B362" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C362" t="s">
         <v>34</v>
       </c>
       <c r="D362" t="s">
         <v>23</v>
       </c>
       <c r="E362" t="s">
         <v>143</v>
       </c>
       <c r="F362" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G362">
-        <v>72000</v>
+        <v>81900</v>
       </c>
       <c r="H362">
-        <v>72000</v>
+        <v>81900</v>
       </c>
       <c r="I362">
-        <v>72000</v>
+        <v>81900</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
       <c r="K362"/>
     </row>
     <row r="363" spans="1:12">
       <c r="A363">
         <v>358</v>
       </c>
       <c r="B363" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C363" t="s">
         <v>34</v>
       </c>
       <c r="D363" t="s">
         <v>23</v>
       </c>
       <c r="E363" t="s">
         <v>144</v>
       </c>
       <c r="F363" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G363">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="H363">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="I363">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="J363">
         <v>0</v>
       </c>
       <c r="K363"/>
     </row>
     <row r="364" spans="1:12">
       <c r="A364">
         <v>359</v>
       </c>
       <c r="B364" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C364" t="s">
         <v>34</v>
       </c>
       <c r="D364" t="s">
         <v>23</v>
       </c>
       <c r="E364" t="s">
         <v>144</v>
       </c>
       <c r="F364" t="s">
-        <v>145</v>
+        <v>57</v>
       </c>
       <c r="G364">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="H364">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="I364">
-        <v>70500</v>
+        <v>82500</v>
       </c>
       <c r="J364">
         <v>0</v>
       </c>
       <c r="K364"/>
     </row>
     <row r="365" spans="1:12">
       <c r="A365">
         <v>360</v>
       </c>
       <c r="B365" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C365" t="s">
         <v>34</v>
       </c>
       <c r="D365" t="s">
         <v>23</v>
       </c>
       <c r="E365" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F365" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G365">
-        <v>70500</v>
+        <v>80500</v>
       </c>
       <c r="H365">
-        <v>70500</v>
+        <v>80500</v>
       </c>
       <c r="I365">
-        <v>70500</v>
+        <v>80500</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
       <c r="K365"/>
     </row>
     <row r="366" spans="1:12">
       <c r="A366">
         <v>361</v>
       </c>
       <c r="B366" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C366" t="s">
         <v>34</v>
       </c>
       <c r="D366" t="s">
         <v>23</v>
       </c>
       <c r="E366" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F366" t="s">
-        <v>146</v>
+        <v>57</v>
       </c>
       <c r="G366">
-        <v>70500</v>
+        <v>87000</v>
       </c>
       <c r="H366">
-        <v>70500</v>
+        <v>87000</v>
       </c>
       <c r="I366">
-        <v>70500</v>
+        <v>87000</v>
       </c>
       <c r="J366">
         <v>0</v>
       </c>
       <c r="K366"/>
     </row>
     <row r="367" spans="1:12">
       <c r="A367">
         <v>362</v>
       </c>
       <c r="B367" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C367" t="s">
         <v>34</v>
       </c>
       <c r="D367" t="s">
         <v>23</v>
       </c>
       <c r="E367" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="F367" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="G367">
-        <v>69900</v>
+        <v>87900</v>
       </c>
       <c r="H367">
-        <v>69900</v>
+        <v>87900</v>
       </c>
       <c r="I367">
-        <v>69900</v>
+        <v>87900</v>
       </c>
       <c r="J367">
         <v>0</v>
       </c>
       <c r="K367"/>
     </row>
     <row r="368" spans="1:12">
       <c r="A368">
         <v>363</v>
       </c>
       <c r="B368" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C368" t="s">
         <v>34</v>
       </c>
       <c r="D368" t="s">
         <v>23</v>
       </c>
       <c r="E368" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="F368" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G368">
-        <v>68000</v>
+        <v>87900</v>
       </c>
       <c r="H368">
-        <v>68000</v>
+        <v>87900</v>
       </c>
       <c r="I368">
-        <v>68000</v>
+        <v>87900</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
       <c r="K368"/>
     </row>
     <row r="369" spans="1:12">
       <c r="A369">
         <v>364</v>
       </c>
       <c r="B369" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C369" t="s">
         <v>34</v>
       </c>
       <c r="D369" t="s">
         <v>23</v>
       </c>
-      <c r="E369" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E369">
+        <v>10</v>
+      </c>
+      <c r="F369"/>
       <c r="G369">
-        <v>69900</v>
+        <v>86500</v>
       </c>
       <c r="H369">
-        <v>69900</v>
+        <v>86500</v>
       </c>
       <c r="I369">
-        <v>69900</v>
+        <v>86500</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
-      <c r="K369"/>
+      <c r="K369" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370">
         <v>365</v>
       </c>
       <c r="B370" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C370" t="s">
         <v>34</v>
       </c>
       <c r="D370" t="s">
         <v>23</v>
       </c>
-      <c r="E370" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E370">
+        <v>12</v>
+      </c>
+      <c r="F370"/>
       <c r="G370">
-        <v>68500</v>
+        <v>99000</v>
       </c>
       <c r="H370">
-        <v>68500</v>
+        <v>99000</v>
       </c>
       <c r="I370">
-        <v>68500</v>
+        <v>99000</v>
       </c>
       <c r="J370">
         <v>0</v>
       </c>
-      <c r="K370"/>
+      <c r="K370" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371">
         <v>366</v>
       </c>
       <c r="B371" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C371" t="s">
         <v>34</v>
       </c>
       <c r="D371" t="s">
         <v>23</v>
       </c>
-      <c r="E371" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E371">
+        <v>16</v>
+      </c>
+      <c r="F371"/>
       <c r="G371">
-        <v>69500</v>
+        <v>99000</v>
       </c>
       <c r="H371">
-        <v>69500</v>
+        <v>99000</v>
       </c>
       <c r="I371">
-        <v>69500</v>
+        <v>99000</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
-      <c r="K371"/>
+      <c r="K371" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372">
         <v>367</v>
       </c>
       <c r="B372" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C372" t="s">
         <v>34</v>
       </c>
       <c r="D372" t="s">
         <v>23</v>
       </c>
-      <c r="E372" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E372">
+        <v>18</v>
+      </c>
+      <c r="F372"/>
       <c r="G372">
-        <v>71500</v>
+        <v>105000</v>
       </c>
       <c r="H372">
-        <v>71500</v>
+        <v>105000</v>
       </c>
       <c r="I372">
-        <v>71500</v>
+        <v>105000</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
-      <c r="K372"/>
+      <c r="K372" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373">
         <v>368</v>
       </c>
       <c r="B373" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C373" t="s">
         <v>34</v>
       </c>
       <c r="D373" t="s">
         <v>23</v>
       </c>
-      <c r="E373" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E373">
+        <v>20</v>
+      </c>
+      <c r="F373"/>
       <c r="G373">
-        <v>71000</v>
+        <v>125000</v>
       </c>
       <c r="H373">
-        <v>71000</v>
+        <v>125000</v>
       </c>
       <c r="I373">
-        <v>71000</v>
+        <v>125000</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
-      <c r="K373"/>
+      <c r="K373" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374">
         <v>369</v>
       </c>
       <c r="B374" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C374" t="s">
         <v>34</v>
       </c>
       <c r="D374" t="s">
         <v>23</v>
       </c>
-      <c r="E374" t="s">
+      <c r="E374">
+        <v>22</v>
+      </c>
+      <c r="F374"/>
+      <c r="G374">
+        <v>121000</v>
+      </c>
+      <c r="H374">
+        <v>121000</v>
+      </c>
+      <c r="I374">
+        <v>121000</v>
+      </c>
+      <c r="J374">
+        <v>0</v>
+      </c>
+      <c r="K374" t="s">
         <v>148</v>
       </c>
-      <c r="F374" t="s">
-[...14 lines deleted...]
-      <c r="K374"/>
     </row>
     <row r="375" spans="1:12">
       <c r="A375">
         <v>370</v>
       </c>
       <c r="B375" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C375" t="s">
         <v>34</v>
       </c>
       <c r="D375" t="s">
         <v>23</v>
       </c>
-      <c r="E375" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E375">
+        <v>24</v>
+      </c>
+      <c r="F375"/>
       <c r="G375">
-        <v>69900</v>
+        <v>118000</v>
       </c>
       <c r="H375">
-        <v>69900</v>
+        <v>118000</v>
       </c>
       <c r="I375">
-        <v>69900</v>
+        <v>118000</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
-      <c r="K375"/>
+      <c r="K375" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376">
         <v>371</v>
       </c>
       <c r="B376" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C376" t="s">
         <v>34</v>
       </c>
       <c r="D376" t="s">
         <v>23</v>
       </c>
-      <c r="E376" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E376">
+        <v>30</v>
+      </c>
+      <c r="F376"/>
       <c r="G376">
-        <v>69900</v>
+        <v>136750</v>
       </c>
       <c r="H376">
-        <v>69900</v>
+        <v>136750</v>
       </c>
       <c r="I376">
-        <v>69900</v>
+        <v>136750</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
-      <c r="K376"/>
+      <c r="K376" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
         <v>372</v>
       </c>
       <c r="B377" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C377" t="s">
         <v>34</v>
       </c>
       <c r="D377" t="s">
         <v>23</v>
       </c>
-      <c r="E377" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E377">
+        <v>5</v>
+      </c>
+      <c r="F377"/>
       <c r="G377">
-        <v>65500</v>
+        <v>95000</v>
       </c>
       <c r="H377">
-        <v>65500</v>
+        <v>95000</v>
       </c>
       <c r="I377">
-        <v>65500</v>
+        <v>95000</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
-      <c r="K377"/>
+      <c r="K377" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
         <v>373</v>
       </c>
       <c r="B378" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C378" t="s">
         <v>34</v>
       </c>
       <c r="D378" t="s">
         <v>23</v>
       </c>
       <c r="E378" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F378"/>
       <c r="G378">
-        <v>65500</v>
+        <v>96000</v>
       </c>
       <c r="H378">
-        <v>65500</v>
+        <v>96000</v>
       </c>
       <c r="I378">
-        <v>65500</v>
+        <v>96000</v>
       </c>
       <c r="J378">
         <v>0</v>
       </c>
-      <c r="K378"/>
+      <c r="K378" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
         <v>374</v>
       </c>
       <c r="B379" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C379" t="s">
         <v>34</v>
       </c>
       <c r="D379" t="s">
         <v>23</v>
       </c>
       <c r="E379">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F379"/>
       <c r="G379">
-        <v>68500</v>
+        <v>86500</v>
       </c>
       <c r="H379">
-        <v>68500</v>
+        <v>86500</v>
       </c>
       <c r="I379">
-        <v>68500</v>
+        <v>86500</v>
       </c>
       <c r="J379">
         <v>0</v>
       </c>
       <c r="K379" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
         <v>375</v>
       </c>
       <c r="B380" t="s">
+        <v>147</v>
+      </c>
+      <c r="C380" t="s">
         <v>150</v>
       </c>
-      <c r="C380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D380" t="s">
         <v>23</v>
       </c>
-      <c r="E380">
-[...2 lines deleted...]
-      <c r="F380"/>
+      <c r="E380" t="s">
+        <v>80</v>
+      </c>
+      <c r="F380" t="s">
+        <v>76</v>
+      </c>
       <c r="G380">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="H380">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="I380">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="J380">
         <v>0</v>
       </c>
-      <c r="K380" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K380"/>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
         <v>376</v>
       </c>
       <c r="B381" t="s">
+        <v>147</v>
+      </c>
+      <c r="C381" t="s">
         <v>150</v>
       </c>
-      <c r="C381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D381" t="s">
         <v>23</v>
       </c>
-      <c r="E381">
-[...2 lines deleted...]
-      <c r="F381"/>
+      <c r="E381" t="s">
+        <v>80</v>
+      </c>
+      <c r="F381" t="s">
+        <v>56</v>
+      </c>
       <c r="G381">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="H381">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="I381">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="J381">
         <v>0</v>
       </c>
-      <c r="K381" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K381"/>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
         <v>377</v>
       </c>
       <c r="B382" t="s">
+        <v>147</v>
+      </c>
+      <c r="C382" t="s">
         <v>150</v>
       </c>
-      <c r="C382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" t="s">
         <v>23</v>
       </c>
-      <c r="E382">
-[...2 lines deleted...]
-      <c r="F382"/>
+      <c r="E382" t="s">
+        <v>151</v>
+      </c>
+      <c r="F382" t="s">
+        <v>76</v>
+      </c>
       <c r="G382">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="H382">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="I382">
-        <v>71900</v>
+        <v>65500</v>
       </c>
       <c r="J382">
         <v>0</v>
       </c>
-      <c r="K382" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K382"/>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
         <v>378</v>
       </c>
       <c r="B383" t="s">
+        <v>147</v>
+      </c>
+      <c r="C383" t="s">
         <v>150</v>
       </c>
-      <c r="C383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D383" t="s">
         <v>23</v>
       </c>
-      <c r="E383">
-[...2 lines deleted...]
-      <c r="F383"/>
+      <c r="E383" t="s">
+        <v>84</v>
+      </c>
+      <c r="F383" t="s">
+        <v>56</v>
+      </c>
       <c r="G383">
-        <v>83000</v>
+        <v>65500</v>
       </c>
       <c r="H383">
-        <v>83000</v>
+        <v>65500</v>
       </c>
       <c r="I383">
-        <v>83000</v>
+        <v>65500</v>
       </c>
       <c r="J383">
         <v>0</v>
       </c>
-      <c r="K383" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K383"/>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
         <v>379</v>
       </c>
       <c r="B384" t="s">
+        <v>147</v>
+      </c>
+      <c r="C384" t="s">
         <v>150</v>
       </c>
-      <c r="C384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" t="s">
         <v>23</v>
       </c>
-      <c r="E384">
-[...2 lines deleted...]
-      <c r="F384"/>
+      <c r="E384" t="s">
+        <v>85</v>
+      </c>
+      <c r="F384" t="s">
+        <v>56</v>
+      </c>
       <c r="G384">
-        <v>111900</v>
+        <v>65500</v>
       </c>
       <c r="H384">
-        <v>111900</v>
+        <v>65500</v>
       </c>
       <c r="I384">
-        <v>111900</v>
+        <v>65500</v>
       </c>
       <c r="J384">
         <v>0</v>
       </c>
-      <c r="K384" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K384"/>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
         <v>380</v>
       </c>
       <c r="B385" t="s">
+        <v>147</v>
+      </c>
+      <c r="C385" t="s">
         <v>150</v>
       </c>
-      <c r="C385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D385" t="s">
         <v>23</v>
       </c>
-      <c r="E385">
-[...2 lines deleted...]
-      <c r="F385"/>
+      <c r="E385" t="s">
+        <v>152</v>
+      </c>
+      <c r="F385" t="s">
+        <v>61</v>
+      </c>
       <c r="G385">
-        <v>110900</v>
+        <v>65500</v>
       </c>
       <c r="H385">
-        <v>110900</v>
+        <v>65500</v>
       </c>
       <c r="I385">
-        <v>110900</v>
+        <v>65500</v>
       </c>
       <c r="J385">
         <v>0</v>
       </c>
-      <c r="K385" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K385"/>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
         <v>381</v>
       </c>
       <c r="B386" t="s">
+        <v>147</v>
+      </c>
+      <c r="C386" t="s">
         <v>150</v>
       </c>
-      <c r="C386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D386" t="s">
         <v>23</v>
       </c>
-      <c r="E386">
-[...2 lines deleted...]
-      <c r="F386"/>
+      <c r="E386" t="s">
+        <v>153</v>
+      </c>
+      <c r="F386" t="s">
+        <v>56</v>
+      </c>
       <c r="G386">
-        <v>101000</v>
+        <v>65500</v>
       </c>
       <c r="H386">
-        <v>101000</v>
+        <v>65500</v>
       </c>
       <c r="I386">
-        <v>101000</v>
+        <v>65500</v>
       </c>
       <c r="J386">
         <v>0</v>
       </c>
-      <c r="K386" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K386"/>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
         <v>382</v>
       </c>
       <c r="B387" t="s">
+        <v>147</v>
+      </c>
+      <c r="C387" t="s">
         <v>150</v>
       </c>
-      <c r="C387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" t="s">
         <v>23</v>
       </c>
-      <c r="E387">
-[...2 lines deleted...]
-      <c r="F387"/>
+      <c r="E387" t="s">
+        <v>96</v>
+      </c>
+      <c r="F387" t="s">
+        <v>56</v>
+      </c>
       <c r="G387">
-        <v>127900</v>
+        <v>65500</v>
       </c>
       <c r="H387">
-        <v>127900</v>
+        <v>65500</v>
       </c>
       <c r="I387">
-        <v>127900</v>
+        <v>65500</v>
       </c>
       <c r="J387">
         <v>0</v>
       </c>
-      <c r="K387" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K387"/>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
         <v>383</v>
       </c>
       <c r="B388" t="s">
+        <v>147</v>
+      </c>
+      <c r="C388" t="s">
         <v>150</v>
       </c>
-      <c r="C388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" t="s">
         <v>23</v>
       </c>
-      <c r="E388">
-[...2 lines deleted...]
-      <c r="F388"/>
+      <c r="E388" t="s">
+        <v>154</v>
+      </c>
+      <c r="F388" t="s">
+        <v>56</v>
+      </c>
       <c r="G388">
-        <v>129500</v>
+        <v>65500</v>
       </c>
       <c r="H388">
-        <v>129500</v>
+        <v>65500</v>
       </c>
       <c r="I388">
-        <v>129500</v>
+        <v>65500</v>
       </c>
       <c r="J388">
         <v>0</v>
       </c>
-      <c r="K388" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K388"/>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
         <v>384</v>
       </c>
       <c r="B389" t="s">
+        <v>147</v>
+      </c>
+      <c r="C389" t="s">
         <v>150</v>
       </c>
-      <c r="C389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" t="s">
         <v>23</v>
       </c>
-      <c r="E389">
-[...2 lines deleted...]
-      <c r="F389"/>
+      <c r="E389" t="s">
+        <v>155</v>
+      </c>
+      <c r="F389" t="s">
+        <v>61</v>
+      </c>
       <c r="G389">
-        <v>86900</v>
+        <v>65500</v>
       </c>
       <c r="H389">
-        <v>86900</v>
+        <v>65500</v>
       </c>
       <c r="I389">
-        <v>86900</v>
+        <v>65500</v>
       </c>
       <c r="J389">
         <v>0</v>
       </c>
-      <c r="K389" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K389"/>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
         <v>385</v>
       </c>
       <c r="B390" t="s">
+        <v>147</v>
+      </c>
+      <c r="C390" t="s">
         <v>150</v>
       </c>
-      <c r="C390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" t="s">
         <v>23</v>
       </c>
       <c r="E390" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="F390"/>
+        <v>100</v>
+      </c>
+      <c r="F390" t="s">
+        <v>61</v>
+      </c>
       <c r="G390">
-        <v>89000</v>
+        <v>65500</v>
       </c>
       <c r="H390">
-        <v>89000</v>
+        <v>65500</v>
       </c>
       <c r="I390">
-        <v>89000</v>
+        <v>65500</v>
       </c>
       <c r="J390">
         <v>0</v>
       </c>
-      <c r="K390" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K390"/>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
         <v>386</v>
       </c>
       <c r="B391" t="s">
+        <v>147</v>
+      </c>
+      <c r="C391" t="s">
         <v>150</v>
       </c>
-      <c r="C391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" t="s">
         <v>23</v>
       </c>
       <c r="E391" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="F391" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="G391">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H391">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I391">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J391">
         <v>0</v>
       </c>
       <c r="K391"/>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
         <v>387</v>
       </c>
       <c r="B392" t="s">
+        <v>147</v>
+      </c>
+      <c r="C392" t="s">
         <v>150</v>
       </c>
-      <c r="C392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" t="s">
         <v>23</v>
       </c>
       <c r="E392" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="F392" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G392">
-        <v>63000</v>
+        <v>65000</v>
       </c>
       <c r="H392">
-        <v>63000</v>
+        <v>65000</v>
       </c>
       <c r="I392">
-        <v>63000</v>
+        <v>65000</v>
       </c>
       <c r="J392">
         <v>0</v>
       </c>
       <c r="K392"/>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
         <v>388</v>
       </c>
       <c r="B393" t="s">
+        <v>147</v>
+      </c>
+      <c r="C393" t="s">
         <v>150</v>
       </c>
-      <c r="C393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" t="s">
         <v>23</v>
       </c>
       <c r="E393" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="F393" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G393">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H393">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I393">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J393">
         <v>0</v>
       </c>
       <c r="K393"/>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
         <v>389</v>
       </c>
       <c r="B394" t="s">
+        <v>147</v>
+      </c>
+      <c r="C394" t="s">
         <v>150</v>
       </c>
-      <c r="C394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D394" t="s">
         <v>23</v>
       </c>
       <c r="E394" t="s">
-        <v>89</v>
+        <v>156</v>
       </c>
       <c r="F394" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G394">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H394">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I394">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J394">
         <v>0</v>
       </c>
       <c r="K394"/>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
         <v>390</v>
       </c>
       <c r="B395" t="s">
+        <v>147</v>
+      </c>
+      <c r="C395" t="s">
         <v>150</v>
       </c>
-      <c r="C395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D395" t="s">
         <v>23</v>
       </c>
       <c r="E395" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F395" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G395">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H395">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I395">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J395">
         <v>0</v>
       </c>
       <c r="K395"/>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
         <v>391</v>
       </c>
       <c r="B396" t="s">
+        <v>147</v>
+      </c>
+      <c r="C396" t="s">
         <v>150</v>
       </c>
-      <c r="C396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D396" t="s">
         <v>23</v>
       </c>
       <c r="E396" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="F396" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G396">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="H396">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="I396">
-        <v>63000</v>
+        <v>65500</v>
       </c>
       <c r="J396">
         <v>0</v>
       </c>
       <c r="K396"/>
-    </row>
-[...328 lines deleted...]
-      <c r="K406"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>